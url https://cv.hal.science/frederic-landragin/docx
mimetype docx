--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Landragin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flou, vague et sous-détermination dans la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00109.gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 578, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04411506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential Salience in French and Mandarin Chinese: Influence of Syntactic, Semantic and Textual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04416054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la parole chez les robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between sentence topic and discourse topic in French and Chinese: annotation issues and contrastive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.515-560. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/stul.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions référentielles et chaînes de référence en français : le projet Democrat et son exploration des rapports entre linguistique textuelle et linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots en quête d'éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pls.537.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des langues fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus Democrat et son exploitation. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des facteurs de distance et de fréquence sur la saillance des entités référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches contrastives des chaînes de référence. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches constratives des chaînes de référence, 82, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolinguistique : parlez-vous alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : liens entre modélisation linguistique et analyse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CXVI (1), pp.41-75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du corpus Democrat : procédures d’annotation et d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillons forts et maillons faibles d'une chaîne de coréférence : une proposition de typologie issue d'une étude contrastive français-hongrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Gécseg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches contrastives des chaînes de référence, 82, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alignment strategies in human-agent interactions based on measures of lexical repetitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.353-388. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09532-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : origines perceptives, applications linguistiques, enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Signifiant et matière : l'iconicité et la plasticité dans le document numérique verbal et visuel, 49, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.14430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak globish ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial Science-fiction. Tous nos avenirs possibles, 29, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent les traducteurs automatiques de la science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions lexicale et cognitive de la notion d’antécédent : une étude contrastive de l’anaphore pronominale en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207812011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdistance et instabilité au sein des chaînes de référence : indices textuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rousier-Vercruyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.3-32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance en français et en chinois : approche multifactorielle et étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.186-234. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00034.hou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession conlanger, créer des langues pour la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photografiction : la photographie dans les littératures de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astrolinguistique : pour éclairer la forêt sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler avec des aliens ? L’altérité linguistique en science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la référence et de la coréférence : rôle des petits corpus et observations à partir du corpus MC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier contact : communication du troisième type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, visualisation et identification automatique des chaînes de coréférences : des questions interdépendantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement d’un langage inconnu : petit décryptage du film Premier Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : science ou fantasme de science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, modélisation et détection automatique des chaînes de référence (DEMOCRAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrons-nous reconstruire la tour de Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overspecified references: An experiment on lexical acquisition in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of dialogue acts in socio-affective ECAs: a corpus-based prosodic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.821-838. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références aux personnages dans L'occupation des sols : apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beaucoup de sens en si peu de mots. L’Occupation des sols de Jean Echenoz, 3, pp.2-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les chaînes de référence, 3 (195), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique outillée pour l'étude des chaînes de référence : questions méthodologiques et solutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je parle, donc je suis : le dialogue humain-machine est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et coréférence du pronom indéfini &amp;quot;on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When viewing natural scenes, do abnormal colors impact on spatial or temporal parameters of eye movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Ho Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.article 4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : questions méthodologiques autour d'une notion multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure d'analyse et d'annotation des chaînes de coréférence dans des textes écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et pragmatique. Jeux de dialogue et de langage de J. Caelen & A. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception pour réunir les modèles d'interaction et l'ingénierie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception, language and gesture: A model for their understanding in multimodal dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (12), pp.3578-3595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la référence ostensive indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Intelligence linguistique. Le calcul du sens des énoncés élémentaires&amp;quot; de J. Rouault et M.-C. Manes-Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance physique et saillance cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.sans objet (revue électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et saillance référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL &amp; SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’intégration des IA génératives dans les jeux de rôle sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GT « IA et Jeux » et du GT « IA, Art et Créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des référents et des parenthèses dans les récits de courses automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Araceli Gómez Fernández (Universidad Nacional de Educación a Distancia); Angelina Aleksandrova (EDA 4071 - Université Paris Cité), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flous, flares, effets géométriques : les techniques pour matérialiser l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'univers à l'écran au 21e siècle - Deuxième partie : visible et invisible ; rendre visible l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Aix-Marseille, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images authentiques et fictives : quelles différences ? quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle - Première partie : Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - Université Paris Cité; LESA - Aix-Marseille Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque Stella Incognita : pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims; Association Stella Incognita, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : le projet ANR Democrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation de la coréférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mai Ho-Dac, Josette Rebeyrolle, Claudine Garcia-Debanc et Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French coreference for spoken and written language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemic and Graphetic Methods in Speculative Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Handa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapholinguistics in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris ( Online ), France. pp.259-359, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2020-graf-hara⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Decorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'échec d'une conversation médiée dans un contexte de dialogues à rôles asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-cinquième conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification automatique de chaînes de coréférences : vers une analyse des erreurs pour mieux cibler l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle d'expressions référentielles : expérimentations pour simplifier les prises de décisions et optimiser le processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus (JLC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Measures to Characterise Verbal Alignment in Human-Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de visualisation et d'exploration de chaînes de coréférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference in the light of pronouns with indefinite reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un modèle de résolution de la coréférence à partir de données orales transcrites du français : le système CROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-deuxième Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical salience and cognitive salience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Linguistic Society (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we overspecify in dialogue? An experiment on L2 lexical acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vorobyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du Réseau des linguistes du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Saillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Genève, Suisse. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and Spurious Ambiguities due to some Co-verbal Gestures in multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Gesture Workshop (GW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et le traitement des actes de dialogue composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and Human Factors for Intelligent Multimedia Presentation: A Synthesis and a Set of Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Output Generation (MOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'évaluation de systèmes de dialogue homme-machine : de l'oral au multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Underspecified Anaphora and its Consequences on the Annotation of Anaphoric Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Perspectives on Underspecification (Jahrestagung des SFB 732)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, semantic and pragmatic levels for multimodal fusion and fission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'ambiguïté du geste co-verbal en situation de communication homme-machine et ses conséquences sur les analyses sémantiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2007, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Situational Factors into Account when Resolving Anaphora: an Approach based on Salience and Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore à antécédent flou : une caractérisation et ses conséquences sur l'annotation des relations anaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des LAngues (ATALA) sur la résolution des anaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMI engineering productivity: the poor child of MDE/MDA trends. A vision for model-driven human-computer interaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Sedogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Human-Computer Interaction Workshop at IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la situation lors de la résolution des anaphores dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du sens et du contexte sur la base de représentations des objets référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des actes de langage dans un système de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Speech Acts and Collaborativeness in Human-Machine Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saillance visuelle et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context for Referring in Multimodal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface sémantique-pragmatique et domaines de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de scores numériques en sémantique computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for the Identification of Implicit Information in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la pertinence pour les actions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance comme point de départ pour l'interprétation et la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des Langues sur la structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gesture in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Partenariats Recherche et Industries de la Langue (PAREIL), Vingt-troisième conférence sur le traitement automatique des langues naturelles (TALN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer un robot avec Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, Les Imaginaires de la science, 978-2100857760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de communication interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2024, Actualité des savoirs, 978-2377474677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science dans Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville Brûle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Infinie, 978-2360121175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84344-943-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La série photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2015, 978-2-212-14257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, pp.230, 2013, Patrick Paroubek, 978-1-84821-457-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science-Lavoisier, pp.210, 2013, 9-782746-245228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.270, 2004, Jean-Marie Pierrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penfield, Esper, Spinner, Joi : les interfaces personne-machine futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.137-152, 2025, Cultures, littératures et civilisations, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence, émotion, empathie et test de Voight-Kampff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.69-80, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na'vi : une langue (du) pacifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatar, exploration scientifique et culturelle de Pandora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parallaxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Time to die » : un monde d'extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.25-40, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les héritages de Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.11-21, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser l’image spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Kolovou; Anastasia Rostan; Chiara Santini Parducci; Leïla Haegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle : une rencontre entre arts et sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arts, 979-10-320-0580-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines de référence dans les récits d'évènements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, Langages et Discours en Débats, 978-2-336-43239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04633622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Tuaillon Demésy; Clémentine Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire dissident du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.149-152, 2024, En Marge !, 978 -2-36013-715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2023, 978-2322487363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Chéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout sur Dune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.66-67, 2021, 9791036000850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions déictiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.1994-2007, 2021, ‎978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Robinson; Sam Azulys. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001, L’Odyssée de l’espace : au carrefour des arts et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.85-98, 2021, ‎978-2730216975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la préparation d'une campagne d'annotation manuelle d'expressions référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.37-60, 2021, Collection Langues, gestes, paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Dothraki?&amp;quot; Les mots du Trône de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Steyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trône de Fer et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.109-155, 2021, 978-2410024609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les termes d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.2007-2015, 2021, 978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et force linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, exploration scientifique et culturelle d'une planète-univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84344-972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ? Les machines à langage dans la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 21-43, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, le Mook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.50-51, 2020, 9-791036-000591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de linguistique-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enchâssement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bélial', pp.299-322, 2015, 978-2-84344-134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. La saillance en langue et en discours, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 940, Presses universitaires de Franche-Comté, pp.15-29, 2015, Annales Littéraires de l'Université de Franche-Comté, 978-2-84867-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores et coréférences : analyse assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore. Points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, 978-3-0343-1545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. Aspects linguistiques et communicatifs de la mise en évidence dans un texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.67-84, 2011, Annales Littéraires de l'Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, cette machine à anticiper notre peur des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous dothraki ? Les secrets des « conlangers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Les actes de langage dans le discours&amp;quot; de C. Kerbrat-Orecchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Democrat, &amp;quot;Description et modélisation des chaînes de référence : outils pour l'annotation de corpus et le traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 99-R-054 || landragin99a, 1999, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00112096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal : de la pragmatique linguistique à la conception de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud - Paris XI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Référence floue / Fuzzy Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), https://www.jbe-platform.com/content/journals/15699927/47/2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFR: COreference resolution tool For FRench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Landragin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flou, vague et sous-détermination dans la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00109.gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential Salience in French and Mandarin Chinese: Influence of Syntactic, Semantic and Textual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04416054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 578, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04411506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la parole chez les robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between sentence topic and discourse topic in French and Chinese: annotation issues and contrastive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.515-560. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/stul.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots en quête d'éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pls.537.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des langues fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions référentielles et chaînes de référence en français : le projet Democrat et son exploration des rapports entre linguistique textuelle et linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : origines perceptives, applications linguistiques, enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Signifiant et matière : l'iconicité et la plasticité dans le document numérique verbal et visuel, 49, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.14430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alignment strategies in human-agent interactions based on measures of lexical repetitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.353-388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09532-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolinguistique : parlez-vous alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : liens entre modélisation linguistique et analyse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CXVI (1), pp.41-75. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du corpus Democrat : procédures d’annotation et d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches contrastives des chaînes de référence. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches constratives des chaînes de référence, 82, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des facteurs de distance et de fréquence sur la saillance des entités référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus Democrat et son exploitation. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillons forts et maillons faibles d'une chaîne de coréférence : une proposition de typologie issue d'une étude contrastive français-hongrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Gécseg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches contrastives des chaînes de référence, 82, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak globish ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial Science-fiction. Tous nos avenirs possibles, 29, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent les traducteurs automatiques de la science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions lexicale et cognitive de la notion d’antécédent : une étude contrastive de l’anaphore pronominale en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207812011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession conlanger, créer des langues pour la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photografiction : la photographie dans les littératures de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdistance et instabilité au sein des chaînes de référence : indices textuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rousier-Vercruyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.3-32. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance en français et en chinois : approche multifactorielle et étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.186-234. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00034.hou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astrolinguistique : pour éclairer la forêt sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler avec des aliens ? L’altérité linguistique en science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la référence et de la coréférence : rôle des petits corpus et observations à partir du corpus MC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, visualisation et identification automatique des chaînes de coréférences : des questions interdépendantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier contact : communication du troisième type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement d’un langage inconnu : petit décryptage du film Premier Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : science ou fantasme de science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrons-nous reconstruire la tour de Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, modélisation et détection automatique des chaînes de référence (DEMOCRAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références aux personnages dans L'occupation des sols : apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beaucoup de sens en si peu de mots. L’Occupation des sols de Jean Echenoz, 3, pp.2-21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of dialogue acts in socio-affective ECAs: a corpus-based prosodic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.821-838. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overspecified references: An experiment on lexical acquisition in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les chaînes de référence, 3 (195), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique outillée pour l'étude des chaînes de référence : questions méthodologiques et solutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je parle, donc je suis : le dialogue humain-machine est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et coréférence du pronom indéfini &amp;quot;on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When viewing natural scenes, do abnormal colors impact on spatial or temporal parameters of eye movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Ho Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.article 4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : questions méthodologiques autour d'une notion multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure d'analyse et d'annotation des chaînes de coréférence dans des textes écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et pragmatique. Jeux de dialogue et de langage de J. Caelen & A. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception pour réunir les modèles d'interaction et l'ingénierie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception, language and gesture: A model for their understanding in multimodal dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (12), pp.3578-3595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la référence ostensive indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Intelligence linguistique. Le calcul du sens des énoncés élémentaires&amp;quot; de J. Rouault et M.-C. Manes-Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance physique et saillance cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.sans objet (revue électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et saillance référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL &amp; SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’intégration des IA génératives dans les jeux de rôle sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GT « IA et Jeux » et du GT « IA, Art et Créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des référents et des parenthèses dans les récits de courses automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Araceli Gómez Fernández (Universidad Nacional de Educación a Distancia); Angelina Aleksandrova (EDA 4071 - Université Paris Cité), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flous, flares, effets géométriques : les techniques pour matérialiser l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'univers à l'écran au 21e siècle - Deuxième partie : visible et invisible ; rendre visible l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Aix-Marseille, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images authentiques et fictives : quelles différences ? quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle - Première partie : Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - Université Paris Cité; LESA - Aix-Marseille Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque Stella Incognita : pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims; Association Stella Incognita, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French coreference for spoken and written language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemic and Graphetic Methods in Speculative Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Handa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapholinguistics in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris ( Online ), France. pp.259-359, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2020-graf-hara⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : le projet ANR Democrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation de la coréférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mai Ho-Dac, Josette Rebeyrolle, Claudine Garcia-Debanc et Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'échec d'une conversation médiée dans un contexte de dialogues à rôles asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-cinquième conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Decorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification automatique de chaînes de coréférences : vers une analyse des erreurs pour mieux cibler l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Measures to Characterise Verbal Alignment in Human-Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle d'expressions référentielles : expérimentations pour simplifier les prises de décisions et optimiser le processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus (JLC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de visualisation et d'exploration de chaînes de coréférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un modèle de résolution de la coréférence à partir de données orales transcrites du français : le système CROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-deuxième Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference in the light of pronouns with indefinite reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical salience and cognitive salience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Linguistic Society (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we overspecify in dialogue? An experiment on L2 lexical acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vorobyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du Réseau des linguistes du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Saillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Genève, Suisse. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and Spurious Ambiguities due to some Co-verbal Gestures in multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Gesture Workshop (GW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et le traitement des actes de dialogue composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and Human Factors for Intelligent Multimedia Presentation: A Synthesis and a Set of Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Output Generation (MOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'évaluation de systèmes de dialogue homme-machine : de l'oral au multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Situational Factors into Account when Resolving Anaphora: an Approach based on Salience and Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore à antécédent flou : une caractérisation et ses conséquences sur l'annotation des relations anaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des LAngues (ATALA) sur la résolution des anaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Underspecified Anaphora and its Consequences on the Annotation of Anaphoric Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Perspectives on Underspecification (Jahrestagung des SFB 732)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, semantic and pragmatic levels for multimodal fusion and fission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'ambiguïté du geste co-verbal en situation de communication homme-machine et ses conséquences sur les analyses sémantiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2007, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du sens et du contexte sur la base de représentations des objets référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMI engineering productivity: the poor child of MDE/MDA trends. A vision for model-driven human-computer interaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Sedogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Human-Computer Interaction Workshop at IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la situation lors de la résolution des anaphores dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des actes de langage dans un système de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saillance visuelle et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Speech Acts and Collaborativeness in Human-Machine Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context for Referring in Multimodal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de scores numériques en sémantique computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface sémantique-pragmatique et domaines de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance comme point de départ pour l'interprétation et la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des Langues sur la structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for the Identification of Implicit Information in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la pertinence pour les actions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gesture in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Partenariats Recherche et Industries de la Langue (PAREIL), Vingt-troisième conférence sur le traitement automatique des langues naturelles (TALN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer un robot avec Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, Les Imaginaires de la science, 978-2100857760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de communication interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2024, Actualité des savoirs, 978-2377474677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science dans Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville Brûle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Infinie, 978-2360121175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84344-943-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La série photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2015, 978-2-212-14257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science-Lavoisier, pp.210, 2013, 9-782746-245228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, pp.230, 2013, Patrick Paroubek, 978-1-84821-457-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.270, 2004, Jean-Marie Pierrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Pélissier; Jérôme Goffette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps et science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Books on Demand, pp.7-18, 2026, 9782322601806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05557680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser l’image spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Kolovou; Anastasia Rostan; Chiara Santini Parducci; Leïla Haegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle : une rencontre entre arts et sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arts, 979-10-320-0580-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penfield, Esper, Spinner, Joi : les interfaces personne-machine futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.137-152, 2025, Cultures, littératures et civilisations, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence, émotion, empathie et test de Voight-Kampff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.69-80, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na'vi : une langue (du) pacifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatar, exploration scientifique et culturelle de Pandora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parallaxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les héritages de Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.11-21, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Time to die » : un monde d'extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.25-40, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Tuaillon Demésy; Clémentine Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire dissident du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.149-152, 2024, En Marge !, 978 -2-36013-715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines de référence dans les récits d'évènements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, Langages et Discours en Débats, 978-2-336-43239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04633622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2023, 978-2322487363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Robinson; Sam Azulys. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001, L’Odyssée de l’espace : au carrefour des arts et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.85-98, 2021, ‎978-2730216975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions déictiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.1994-2007, 2021, ‎978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Chéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout sur Dune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.66-67, 2021, 9791036000850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la préparation d'une campagne d'annotation manuelle d'expressions référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.37-60, 2021, Collection Langues, gestes, paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les termes d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.2007-2015, 2021, 978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Dothraki?&amp;quot; Les mots du Trône de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Steyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trône de Fer et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.109-155, 2021, 978-2410024609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et force linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, exploration scientifique et culturelle d'une planète-univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84344-972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ? Les machines à langage dans la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 21-43, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, le Mook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.50-51, 2020, 9-791036-000591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de linguistique-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enchâssement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bélial', pp.299-322, 2015, 978-2-84344-134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. La saillance en langue et en discours, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 940, Presses universitaires de Franche-Comté, pp.15-29, 2015, Annales Littéraires de l'Université de Franche-Comté, 978-2-84867-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores et coréférences : analyse assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore. Points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, 978-3-0343-1545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. Aspects linguistiques et communicatifs de la mise en évidence dans un texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.67-84, 2011, Annales Littéraires de l'Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, cette machine à anticiper notre peur des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous dothraki ? Les secrets des « conlangers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Les actes de langage dans le discours&amp;quot; de C. Kerbrat-Orecchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Democrat, &amp;quot;Description et modélisation des chaînes de référence : outils pour l'annotation de corpus et le traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 99-R-054 || landragin99a, 1999, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00112096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal : de la pragmatique linguistique à la conception de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud - Paris XI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Référence floue / Fuzzy Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), https://www.jbe-platform.com/content/journals/15699927/47/2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFR: COreference resolution tool For FRench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04909708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00109.gar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147824v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09532-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L26G6SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousier-Vercruyssen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00034.hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noalig Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.816" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.2.4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Handa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-hara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vorobyova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Sedogbo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132506v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belial.fr/legacy/a/collectif/avatar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/ressources/catalogue-des-parutions/l-univers-a-l-ecran-au-xxie-siecle-une-rencontre-entre-arts-et-sciences-1021291287189" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287823v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/collectif/dune-exploration-scientifique-et-culturelle-d-une-planete-univers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533441v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162166v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154002v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947960v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138535v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136501v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112096v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746752v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486764v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836189v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04909708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00109.gar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Hou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L26G6SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147824v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09532-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousier-Vercruyssen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00034.hou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noalig Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.2.4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Handa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-hara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Potier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vorobyova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Sedogbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05557680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379949v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/ressources/catalogue-des-parutions/l-univers-a-l-ecran-au-xxie-siecle-une-rencontre-entre-arts-et-sciences-1021291287189" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belial.fr/legacy/a/collectif/avatar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132566v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/collectif/dune-exploration-scientifique-et-culturelle-d-une-planete-univers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022035v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501962v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486764v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836169v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836189v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>