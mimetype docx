--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Landragin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flou, vague et sous-détermination dans la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00109.gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential Salience in French and Mandarin Chinese: Influence of Syntactic, Semantic and Textual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04416054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 578, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04411506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la parole chez les robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between sentence topic and discourse topic in French and Chinese: annotation issues and contrastive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.515-560. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/stul.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots en quête d'éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pls.537.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des langues fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions référentielles et chaînes de référence en français : le projet Democrat et son exploration des rapports entre linguistique textuelle et linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : origines perceptives, applications linguistiques, enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Signifiant et matière : l'iconicité et la plasticité dans le document numérique verbal et visuel, 49, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.14430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alignment strategies in human-agent interactions based on measures of lexical repetitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.353-388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09532-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolinguistique : parlez-vous alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : liens entre modélisation linguistique et analyse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CXVI (1), pp.41-75. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du corpus Democrat : procédures d’annotation et d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches contrastives des chaînes de référence. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches constratives des chaînes de référence, 82, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des facteurs de distance et de fréquence sur la saillance des entités référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus Democrat et son exploitation. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillons forts et maillons faibles d'une chaîne de coréférence : une proposition de typologie issue d'une étude contrastive français-hongrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Gécseg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches contrastives des chaînes de référence, 82, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak globish ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial Science-fiction. Tous nos avenirs possibles, 29, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent les traducteurs automatiques de la science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions lexicale et cognitive de la notion d’antécédent : une étude contrastive de l’anaphore pronominale en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207812011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession conlanger, créer des langues pour la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photografiction : la photographie dans les littératures de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdistance et instabilité au sein des chaînes de référence : indices textuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rousier-Vercruyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.3-32. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance en français et en chinois : approche multifactorielle et étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.186-234. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00034.hou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astrolinguistique : pour éclairer la forêt sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler avec des aliens ? L’altérité linguistique en science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la référence et de la coréférence : rôle des petits corpus et observations à partir du corpus MC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, visualisation et identification automatique des chaînes de coréférences : des questions interdépendantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier contact : communication du troisième type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement d’un langage inconnu : petit décryptage du film Premier Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : science ou fantasme de science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrons-nous reconstruire la tour de Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, modélisation et détection automatique des chaînes de référence (DEMOCRAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références aux personnages dans L'occupation des sols : apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beaucoup de sens en si peu de mots. L’Occupation des sols de Jean Echenoz, 3, pp.2-21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of dialogue acts in socio-affective ECAs: a corpus-based prosodic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.821-838. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overspecified references: An experiment on lexical acquisition in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les chaînes de référence, 3 (195), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique outillée pour l'étude des chaînes de référence : questions méthodologiques et solutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je parle, donc je suis : le dialogue humain-machine est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et coréférence du pronom indéfini &amp;quot;on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When viewing natural scenes, do abnormal colors impact on spatial or temporal parameters of eye movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Ho Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.article 4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : questions méthodologiques autour d'une notion multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure d'analyse et d'annotation des chaînes de coréférence dans des textes écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et pragmatique. Jeux de dialogue et de langage de J. Caelen & A. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception pour réunir les modèles d'interaction et l'ingénierie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception, language and gesture: A model for their understanding in multimodal dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (12), pp.3578-3595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la référence ostensive indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Intelligence linguistique. Le calcul du sens des énoncés élémentaires&amp;quot; de J. Rouault et M.-C. Manes-Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance physique et saillance cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.sans objet (revue électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et saillance référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL &amp; SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’intégration des IA génératives dans les jeux de rôle sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GT « IA et Jeux » et du GT « IA, Art et Créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des référents et des parenthèses dans les récits de courses automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Araceli Gómez Fernández (Universidad Nacional de Educación a Distancia); Angelina Aleksandrova (EDA 4071 - Université Paris Cité), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flous, flares, effets géométriques : les techniques pour matérialiser l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'univers à l'écran au 21e siècle - Deuxième partie : visible et invisible ; rendre visible l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Aix-Marseille, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images authentiques et fictives : quelles différences ? quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle - Première partie : Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - Université Paris Cité; LESA - Aix-Marseille Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque Stella Incognita : pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims; Association Stella Incognita, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French coreference for spoken and written language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemic and Graphetic Methods in Speculative Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Handa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapholinguistics in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris ( Online ), France. pp.259-359, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2020-graf-hara⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : le projet ANR Democrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation de la coréférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mai Ho-Dac, Josette Rebeyrolle, Claudine Garcia-Debanc et Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'échec d'une conversation médiée dans un contexte de dialogues à rôles asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-cinquième conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Decorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification automatique de chaînes de coréférences : vers une analyse des erreurs pour mieux cibler l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Measures to Characterise Verbal Alignment in Human-Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle d'expressions référentielles : expérimentations pour simplifier les prises de décisions et optimiser le processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus (JLC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de visualisation et d'exploration de chaînes de coréférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un modèle de résolution de la coréférence à partir de données orales transcrites du français : le système CROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-deuxième Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference in the light of pronouns with indefinite reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical salience and cognitive salience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Linguistic Society (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we overspecify in dialogue? An experiment on L2 lexical acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vorobyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du Réseau des linguistes du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Saillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Genève, Suisse. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and Spurious Ambiguities due to some Co-verbal Gestures in multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Gesture Workshop (GW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et le traitement des actes de dialogue composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and Human Factors for Intelligent Multimedia Presentation: A Synthesis and a Set of Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Output Generation (MOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'évaluation de systèmes de dialogue homme-machine : de l'oral au multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Situational Factors into Account when Resolving Anaphora: an Approach based on Salience and Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore à antécédent flou : une caractérisation et ses conséquences sur l'annotation des relations anaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des LAngues (ATALA) sur la résolution des anaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Underspecified Anaphora and its Consequences on the Annotation of Anaphoric Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Perspectives on Underspecification (Jahrestagung des SFB 732)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, semantic and pragmatic levels for multimodal fusion and fission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'ambiguïté du geste co-verbal en situation de communication homme-machine et ses conséquences sur les analyses sémantiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2007, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du sens et du contexte sur la base de représentations des objets référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMI engineering productivity: the poor child of MDE/MDA trends. A vision for model-driven human-computer interaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Sedogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Human-Computer Interaction Workshop at IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la situation lors de la résolution des anaphores dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des actes de langage dans un système de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saillance visuelle et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Speech Acts and Collaborativeness in Human-Machine Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context for Referring in Multimodal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de scores numériques en sémantique computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface sémantique-pragmatique et domaines de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance comme point de départ pour l'interprétation et la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des Langues sur la structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for the Identification of Implicit Information in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la pertinence pour les actions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gesture in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Partenariats Recherche et Industries de la Langue (PAREIL), Vingt-troisième conférence sur le traitement automatique des langues naturelles (TALN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer un robot avec Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, Les Imaginaires de la science, 978-2100857760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de communication interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2024, Actualité des savoirs, 978-2377474677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science dans Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville Brûle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Infinie, 978-2360121175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84344-943-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La série photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2015, 978-2-212-14257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science-Lavoisier, pp.210, 2013, 9-782746-245228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, pp.230, 2013, Patrick Paroubek, 978-1-84821-457-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.270, 2004, Jean-Marie Pierrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Pélissier; Jérôme Goffette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps et science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Books on Demand, pp.7-18, 2026, 9782322601806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05557680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser l’image spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Kolovou; Anastasia Rostan; Chiara Santini Parducci; Leïla Haegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle : une rencontre entre arts et sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arts, 979-10-320-0580-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penfield, Esper, Spinner, Joi : les interfaces personne-machine futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.137-152, 2025, Cultures, littératures et civilisations, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence, émotion, empathie et test de Voight-Kampff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.69-80, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na'vi : une langue (du) pacifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatar, exploration scientifique et culturelle de Pandora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parallaxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les héritages de Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.11-21, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Time to die » : un monde d'extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.25-40, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Tuaillon Demésy; Clémentine Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire dissident du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.149-152, 2024, En Marge !, 978 -2-36013-715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines de référence dans les récits d'évènements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, Langages et Discours en Débats, 978-2-336-43239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04633622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2023, 978-2322487363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Robinson; Sam Azulys. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001, L’Odyssée de l’espace : au carrefour des arts et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.85-98, 2021, ‎978-2730216975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions déictiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.1994-2007, 2021, ‎978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Chéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout sur Dune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.66-67, 2021, 9791036000850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la préparation d'une campagne d'annotation manuelle d'expressions référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.37-60, 2021, Collection Langues, gestes, paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les termes d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.2007-2015, 2021, 978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Dothraki?&amp;quot; Les mots du Trône de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Steyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trône de Fer et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.109-155, 2021, 978-2410024609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et force linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, exploration scientifique et culturelle d'une planète-univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84344-972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ? Les machines à langage dans la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 21-43, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, le Mook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.50-51, 2020, 9-791036-000591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de linguistique-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enchâssement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bélial', pp.299-322, 2015, 978-2-84344-134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. La saillance en langue et en discours, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 940, Presses universitaires de Franche-Comté, pp.15-29, 2015, Annales Littéraires de l'Université de Franche-Comté, 978-2-84867-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores et coréférences : analyse assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore. Points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, 978-3-0343-1545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. Aspects linguistiques et communicatifs de la mise en évidence dans un texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.67-84, 2011, Annales Littéraires de l'Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, cette machine à anticiper notre peur des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous dothraki ? Les secrets des « conlangers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Les actes de langage dans le discours&amp;quot; de C. Kerbrat-Orecchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Democrat, &amp;quot;Description et modélisation des chaînes de référence : outils pour l'annotation de corpus et le traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 99-R-054 || landragin99a, 1999, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00112096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal : de la pragmatique linguistique à la conception de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud - Paris XI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Référence floue / Fuzzy Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), https://www.jbe-platform.com/content/journals/15699927/47/2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFR: COreference resolution tool For FRench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Landragin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flou, vague et sous-détermination dans la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00109.gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential Salience in French and Mandarin Chinese: Influence of Syntactic, Semantic and Textual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04416054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 578, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04411506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la parole chez les robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between sentence topic and discourse topic in French and Chinese: annotation issues and contrastive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.515-560. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/stul.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions référentielles et chaînes de référence en français : le projet Democrat et son exploration des rapports entre linguistique textuelle et linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots en quête d'éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pls.537.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des langues fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : origines perceptives, applications linguistiques, enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Signifiant et matière : l'iconicité et la plasticité dans le document numérique verbal et visuel, 49, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.14430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alignment strategies in human-agent interactions based on measures of lexical repetitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.353-388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09532-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches contrastives des chaînes de référence. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches constratives des chaînes de référence, 82, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des facteurs de distance et de fréquence sur la saillance des entités référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus Democrat et son exploitation. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolinguistique : parlez-vous alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : liens entre modélisation linguistique et analyse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CXVI (1), pp.41-75. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du corpus Democrat : procédures d’annotation et d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillons forts et maillons faibles d'une chaîne de coréférence : une proposition de typologie issue d'une étude contrastive français-hongrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Gécseg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches contrastives des chaînes de référence, 82, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak globish ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial Science-fiction. Tous nos avenirs possibles, 29, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent les traducteurs automatiques de la science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions lexicale et cognitive de la notion d’antécédent : une étude contrastive de l’anaphore pronominale en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207812011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession conlanger, créer des langues pour la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photografiction : la photographie dans les littératures de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdistance et instabilité au sein des chaînes de référence : indices textuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rousier-Vercruyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.3-32. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance en français et en chinois : approche multifactorielle et étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.186-234. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00034.hou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astrolinguistique : pour éclairer la forêt sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler avec des aliens ? L’altérité linguistique en science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la référence et de la coréférence : rôle des petits corpus et observations à partir du corpus MC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier contact : communication du troisième type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, visualisation et identification automatique des chaînes de coréférences : des questions interdépendantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement d’un langage inconnu : petit décryptage du film Premier Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : science ou fantasme de science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, modélisation et détection automatique des chaînes de référence (DEMOCRAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrons-nous reconstruire la tour de Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références aux personnages dans L'occupation des sols : apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beaucoup de sens en si peu de mots. L’Occupation des sols de Jean Echenoz, 3, pp.2-21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of dialogue acts in socio-affective ECAs: a corpus-based prosodic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.821-838. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overspecified references: An experiment on lexical acquisition in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les chaînes de référence, 3 (195), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique outillée pour l'étude des chaînes de référence : questions méthodologiques et solutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je parle, donc je suis : le dialogue humain-machine est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et coréférence du pronom indéfini &amp;quot;on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When viewing natural scenes, do abnormal colors impact on spatial or temporal parameters of eye movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Ho Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.article 4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : questions méthodologiques autour d'une notion multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure d'analyse et d'annotation des chaînes de coréférence dans des textes écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et pragmatique. Jeux de dialogue et de langage de J. Caelen & A. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception pour réunir les modèles d'interaction et l'ingénierie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception, language and gesture: A model for their understanding in multimodal dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (12), pp.3578-3595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la référence ostensive indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Intelligence linguistique. Le calcul du sens des énoncés élémentaires&amp;quot; de J. Rouault et M.-C. Manes-Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance physique et saillance cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.sans objet (revue électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et saillance référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL &amp; SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’intégration des IA génératives dans les jeux de rôle sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GT « IA et Jeux » et du GT « IA, Art et Créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des référents et des parenthèses dans les récits de courses automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Araceli Gómez Fernández (Universidad Nacional de Educación a Distancia); Angelina Aleksandrova (EDA 4071 - Université Paris Cité), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flous, flares, effets géométriques : les techniques pour matérialiser l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'univers à l'écran au 21e siècle - Deuxième partie : visible et invisible ; rendre visible l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Aix-Marseille, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images authentiques et fictives : quelles différences ? quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle - Première partie : Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - Université Paris Cité; LESA - Aix-Marseille Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque Stella Incognita : pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims; Association Stella Incognita, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : le projet ANR Democrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation de la coréférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mai Ho-Dac, Josette Rebeyrolle, Claudine Garcia-Debanc et Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French coreference for spoken and written language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemic and Graphetic Methods in Speculative Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Handa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapholinguistics in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris ( Online ), France. pp.259-359, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2020-graf-hara⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Decorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'échec d'une conversation médiée dans un contexte de dialogues à rôles asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-cinquième conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification automatique de chaînes de coréférences : vers une analyse des erreurs pour mieux cibler l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Measures to Characterise Verbal Alignment in Human-Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle d'expressions référentielles : expérimentations pour simplifier les prises de décisions et optimiser le processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus (JLC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de visualisation et d'exploration de chaînes de coréférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un modèle de résolution de la coréférence à partir de données orales transcrites du français : le système CROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-deuxième Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference in the light of pronouns with indefinite reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical salience and cognitive salience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Linguistic Society (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we overspecify in dialogue? An experiment on L2 lexical acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vorobyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du Réseau des linguistes du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Saillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Genève, Suisse. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and Spurious Ambiguities due to some Co-verbal Gestures in multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Gesture Workshop (GW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et le traitement des actes de dialogue composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and Human Factors for Intelligent Multimedia Presentation: A Synthesis and a Set of Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Output Generation (MOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'évaluation de systèmes de dialogue homme-machine : de l'oral au multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Situational Factors into Account when Resolving Anaphora: an Approach based on Salience and Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore à antécédent flou : une caractérisation et ses conséquences sur l'annotation des relations anaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des LAngues (ATALA) sur la résolution des anaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Underspecified Anaphora and its Consequences on the Annotation of Anaphoric Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Perspectives on Underspecification (Jahrestagung des SFB 732)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'ambiguïté du geste co-verbal en situation de communication homme-machine et ses conséquences sur les analyses sémantiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2007, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, semantic and pragmatic levels for multimodal fusion and fission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du sens et du contexte sur la base de représentations des objets référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMI engineering productivity: the poor child of MDE/MDA trends. A vision for model-driven human-computer interaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Sedogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Human-Computer Interaction Workshop at IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la situation lors de la résolution des anaphores dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des actes de langage dans un système de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Speech Acts and Collaborativeness in Human-Machine Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saillance visuelle et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context for Referring in Multimodal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface sémantique-pragmatique et domaines de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de scores numériques en sémantique computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for the Identification of Implicit Information in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la pertinence pour les actions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance comme point de départ pour l'interprétation et la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des Langues sur la structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gesture in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Partenariats Recherche et Industries de la Langue (PAREIL), Vingt-troisième conférence sur le traitement automatique des langues naturelles (TALN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer un robot avec Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, Les Imaginaires de la science, 978-2100857760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de communication interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2024, Actualité des savoirs, 978-2377474677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science dans Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville Brûle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Infinie, 978-2360121175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84344-943-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La série photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2015, 978-2-212-14257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, 9-782746-245228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2013, Computer Engineering Series, Patrick Paroubek, 978-1-84821-457-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.270, 2004, Jean-Marie Pierrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Pélissier; Jérôme Goffette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps et science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Books on Demand, pp.7-18, 2026, 9782322601806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05557680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser l’image spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Kolovou; Anastasia Rostan; Chiara Santini Parducci; Leïla Haegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle : une rencontre entre arts et sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arts, 979-10-320-0580-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penfield, Esper, Spinner, Joi : les interfaces personne-machine futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.137-152, 2025, Cultures, littératures et civilisations, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence, émotion, empathie et test de Voight-Kampff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.69-80, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na'vi : une langue (du) pacifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatar, exploration scientifique et culturelle de Pandora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parallaxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les héritages de Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.11-21, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Time to die » : un monde d'extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.25-40, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Tuaillon Demésy; Clémentine Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire dissident du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.149-152, 2024, En Marge !, 978 -2-36013-715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines de référence dans les récits d'évènements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, Langages et Discours en Débats, 978-2-336-43239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04633622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2023, 978-2322487363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions déictiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.1994-2007, 2021, ‎978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Chéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout sur Dune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.66-67, 2021, 9791036000850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Robinson; Sam Azulys. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001, L’Odyssée de l’espace : au carrefour des arts et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.85-98, 2021, ‎978-2730216975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la préparation d'une campagne d'annotation manuelle d'expressions référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.37-60, 2021, Collection Langues, gestes, paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les termes d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.2007-2015, 2021, 978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Dothraki?&amp;quot; Les mots du Trône de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Steyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trône de Fer et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.109-155, 2021, 978-2410024609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et force linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, exploration scientifique et culturelle d'une planète-univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84344-972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ? Les machines à langage dans la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 21-43, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, le Mook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.50-51, 2020, 9-791036-000591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de linguistique-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enchâssement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bélial', pp.299-322, 2015, 978-2-84344-134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. La saillance en langue et en discours, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 940, Presses universitaires de Franche-Comté, pp.15-29, 2015, Annales Littéraires de l'Université de Franche-Comté, 978-2-84867-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores et coréférences : analyse assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore. Points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, 978-3-0343-1545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. Aspects linguistiques et communicatifs de la mise en évidence dans un texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.67-84, 2011, Annales Littéraires de l'Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, cette machine à anticiper notre peur des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous dothraki ? Les secrets des « conlangers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Les actes de langage dans le discours&amp;quot; de C. Kerbrat-Orecchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Democrat, &amp;quot;Description et modélisation des chaînes de référence : outils pour l'annotation de corpus et le traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 99-R-054 || landragin99a, 1999, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00112096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal : de la pragmatique linguistique à la conception de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud - Paris XI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Référence floue / Fuzzy Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), https://www.jbe-platform.com/content/journals/15699927/47/2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFR: COreference resolution tool For FRench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04909708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00109.gar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Hou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L26G6SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147824v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09532-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousier-Vercruyssen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00034.hou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noalig Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.2.4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Handa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-hara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Potier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vorobyova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Sedogbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05557680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379949v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/ressources/catalogue-des-parutions/l-univers-a-l-ecran-au-xxie-siecle-une-rencontre-entre-arts-et-sciences-1021291287189" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belial.fr/legacy/a/collectif/avatar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132566v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346011v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/collectif/dune-exploration-scientifique-et-culturelle-d-une-planete-univers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022035v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501962v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138533v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486764v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836169v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836189v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04909708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00109.gar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Hou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L26G6SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147824v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09532-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousier-Vercruyssen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00034.hou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noalig Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.2.4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Handa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-hara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Potier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vorobyova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Sedogbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/45044/9782746295223/dialogue-homme-machine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Man-Machine+Dialogue%3A+Design+and+Challenges-p-9781118578773" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05557680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/ressources/catalogue-des-parutions/l-univers-a-l-ecran-au-xxie-siecle-une-rencontre-entre-arts-et-sciences-1021291287189" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belial.fr/legacy/a/collectif/avatar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132601v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633622v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346091v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964866v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/collectif/dune-exploration-scientifique-et-culturelle-d-une-planete-univers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533441v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947960v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136501v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098932v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486764v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836169v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>