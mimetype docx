--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Landragin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flou, vague et sous-détermination dans la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00109.gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential Salience in French and Mandarin Chinese: Influence of Syntactic, Semantic and Textual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04416054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 578, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04411506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la parole chez les robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between sentence topic and discourse topic in French and Chinese: annotation issues and contrastive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.515-560. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/stul.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions référentielles et chaînes de référence en français : le projet Democrat et son exploration des rapports entre linguistique textuelle et linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots en quête d'éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pls.537.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des langues fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : origines perceptives, applications linguistiques, enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Signifiant et matière : l'iconicité et la plasticité dans le document numérique verbal et visuel, 49, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.14430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alignment strategies in human-agent interactions based on measures of lexical repetitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.353-388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09532-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches contrastives des chaînes de référence. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches constratives des chaînes de référence, 82, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des facteurs de distance et de fréquence sur la saillance des entités référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus Democrat et son exploitation. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolinguistique : parlez-vous alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : liens entre modélisation linguistique et analyse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CXVI (1), pp.41-75. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du corpus Democrat : procédures d’annotation et d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillons forts et maillons faibles d'une chaîne de coréférence : une proposition de typologie issue d'une étude contrastive français-hongrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Gécseg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches contrastives des chaînes de référence, 82, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak globish ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial Science-fiction. Tous nos avenirs possibles, 29, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent les traducteurs automatiques de la science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions lexicale et cognitive de la notion d’antécédent : une étude contrastive de l’anaphore pronominale en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207812011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession conlanger, créer des langues pour la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photografiction : la photographie dans les littératures de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdistance et instabilité au sein des chaînes de référence : indices textuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rousier-Vercruyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.3-32. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance en français et en chinois : approche multifactorielle et étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.186-234. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00034.hou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astrolinguistique : pour éclairer la forêt sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler avec des aliens ? L’altérité linguistique en science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la référence et de la coréférence : rôle des petits corpus et observations à partir du corpus MC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier contact : communication du troisième type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, visualisation et identification automatique des chaînes de coréférences : des questions interdépendantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement d’un langage inconnu : petit décryptage du film Premier Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : science ou fantasme de science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, modélisation et détection automatique des chaînes de référence (DEMOCRAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrons-nous reconstruire la tour de Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références aux personnages dans L'occupation des sols : apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beaucoup de sens en si peu de mots. L’Occupation des sols de Jean Echenoz, 3, pp.2-21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of dialogue acts in socio-affective ECAs: a corpus-based prosodic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.821-838. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overspecified references: An experiment on lexical acquisition in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les chaînes de référence, 3 (195), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique outillée pour l'étude des chaînes de référence : questions méthodologiques et solutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je parle, donc je suis : le dialogue humain-machine est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et coréférence du pronom indéfini &amp;quot;on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When viewing natural scenes, do abnormal colors impact on spatial or temporal parameters of eye movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Ho Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.article 4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : questions méthodologiques autour d'une notion multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure d'analyse et d'annotation des chaînes de coréférence dans des textes écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et pragmatique. Jeux de dialogue et de langage de J. Caelen & A. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception pour réunir les modèles d'interaction et l'ingénierie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception, language and gesture: A model for their understanding in multimodal dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (12), pp.3578-3595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la référence ostensive indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Intelligence linguistique. Le calcul du sens des énoncés élémentaires&amp;quot; de J. Rouault et M.-C. Manes-Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance physique et saillance cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.sans objet (revue électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et saillance référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL &amp; SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’intégration des IA génératives dans les jeux de rôle sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GT « IA et Jeux » et du GT « IA, Art et Créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des référents et des parenthèses dans les récits de courses automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Araceli Gómez Fernández (Universidad Nacional de Educación a Distancia); Angelina Aleksandrova (EDA 4071 - Université Paris Cité), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flous, flares, effets géométriques : les techniques pour matérialiser l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'univers à l'écran au 21e siècle - Deuxième partie : visible et invisible ; rendre visible l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Aix-Marseille, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images authentiques et fictives : quelles différences ? quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle - Première partie : Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - Université Paris Cité; LESA - Aix-Marseille Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque Stella Incognita : pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims; Association Stella Incognita, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : le projet ANR Democrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation de la coréférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mai Ho-Dac, Josette Rebeyrolle, Claudine Garcia-Debanc et Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French coreference for spoken and written language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemic and Graphetic Methods in Speculative Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Handa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapholinguistics in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris ( Online ), France. pp.259-359, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2020-graf-hara⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Decorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'échec d'une conversation médiée dans un contexte de dialogues à rôles asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-cinquième conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification automatique de chaînes de coréférences : vers une analyse des erreurs pour mieux cibler l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Measures to Characterise Verbal Alignment in Human-Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle d'expressions référentielles : expérimentations pour simplifier les prises de décisions et optimiser le processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus (JLC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de visualisation et d'exploration de chaînes de coréférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un modèle de résolution de la coréférence à partir de données orales transcrites du français : le système CROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-deuxième Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference in the light of pronouns with indefinite reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical salience and cognitive salience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Linguistic Society (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we overspecify in dialogue? An experiment on L2 lexical acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vorobyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du Réseau des linguistes du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Saillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Genève, Suisse. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and Spurious Ambiguities due to some Co-verbal Gestures in multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Gesture Workshop (GW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et le traitement des actes de dialogue composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and Human Factors for Intelligent Multimedia Presentation: A Synthesis and a Set of Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Output Generation (MOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'évaluation de systèmes de dialogue homme-machine : de l'oral au multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Situational Factors into Account when Resolving Anaphora: an Approach based on Salience and Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore à antécédent flou : une caractérisation et ses conséquences sur l'annotation des relations anaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des LAngues (ATALA) sur la résolution des anaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Underspecified Anaphora and its Consequences on the Annotation of Anaphoric Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Perspectives on Underspecification (Jahrestagung des SFB 732)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'ambiguïté du geste co-verbal en situation de communication homme-machine et ses conséquences sur les analyses sémantiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2007, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, semantic and pragmatic levels for multimodal fusion and fission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du sens et du contexte sur la base de représentations des objets référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMI engineering productivity: the poor child of MDE/MDA trends. A vision for model-driven human-computer interaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Sedogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Human-Computer Interaction Workshop at IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la situation lors de la résolution des anaphores dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des actes de langage dans un système de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Speech Acts and Collaborativeness in Human-Machine Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saillance visuelle et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context for Referring in Multimodal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface sémantique-pragmatique et domaines de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de scores numériques en sémantique computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for the Identification of Implicit Information in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la pertinence pour les actions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance comme point de départ pour l'interprétation et la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des Langues sur la structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gesture in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Partenariats Recherche et Industries de la Langue (PAREIL), Vingt-troisième conférence sur le traitement automatique des langues naturelles (TALN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer un robot avec Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, Les Imaginaires de la science, 978-2100857760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de communication interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2024, Actualité des savoirs, 978-2377474677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science dans Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville Brûle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Infinie, 978-2360121175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84344-943-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La série photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2015, 978-2-212-14257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, 9-782746-245228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2013, Computer Engineering Series, Patrick Paroubek, 978-1-84821-457-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.270, 2004, Jean-Marie Pierrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Pélissier; Jérôme Goffette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps et science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Books on Demand, pp.7-18, 2026, 9782322601806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05557680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser l’image spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Kolovou; Anastasia Rostan; Chiara Santini Parducci; Leïla Haegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle : une rencontre entre arts et sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arts, 979-10-320-0580-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penfield, Esper, Spinner, Joi : les interfaces personne-machine futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.137-152, 2025, Cultures, littératures et civilisations, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence, émotion, empathie et test de Voight-Kampff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.69-80, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na'vi : une langue (du) pacifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatar, exploration scientifique et culturelle de Pandora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parallaxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les héritages de Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.11-21, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Time to die » : un monde d'extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.25-40, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Tuaillon Demésy; Clémentine Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire dissident du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.149-152, 2024, En Marge !, 978 -2-36013-715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines de référence dans les récits d'évènements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, Langages et Discours en Débats, 978-2-336-43239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04633622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2023, 978-2322487363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions déictiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.1994-2007, 2021, ‎978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Chéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout sur Dune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.66-67, 2021, 9791036000850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Robinson; Sam Azulys. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001, L’Odyssée de l’espace : au carrefour des arts et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.85-98, 2021, ‎978-2730216975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la préparation d'une campagne d'annotation manuelle d'expressions référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.37-60, 2021, Collection Langues, gestes, paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les termes d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.2007-2015, 2021, 978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Dothraki?&amp;quot; Les mots du Trône de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Steyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trône de Fer et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.109-155, 2021, 978-2410024609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et force linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, exploration scientifique et culturelle d'une planète-univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84344-972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ? Les machines à langage dans la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 21-43, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, le Mook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.50-51, 2020, 9-791036-000591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de linguistique-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enchâssement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bélial', pp.299-322, 2015, 978-2-84344-134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. La saillance en langue et en discours, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 940, Presses universitaires de Franche-Comté, pp.15-29, 2015, Annales Littéraires de l'Université de Franche-Comté, 978-2-84867-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores et coréférences : analyse assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore. Points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, 978-3-0343-1545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. Aspects linguistiques et communicatifs de la mise en évidence dans un texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.67-84, 2011, Annales Littéraires de l'Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, cette machine à anticiper notre peur des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous dothraki ? Les secrets des « conlangers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Les actes de langage dans le discours&amp;quot; de C. Kerbrat-Orecchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Democrat, &amp;quot;Description et modélisation des chaînes de référence : outils pour l'annotation de corpus et le traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 99-R-054 || landragin99a, 1999, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00112096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal : de la pragmatique linguistique à la conception de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud - Paris XI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Référence floue / Fuzzy Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), https://www.jbe-platform.com/content/journals/15699927/47/2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFR: COreference resolution tool For FRench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Landragin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flou, vague et sous-détermination dans la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00109.gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 578, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04411506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential Salience in French and Mandarin Chinese: Influence of Syntactic, Semantic and Textual Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04416054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la parole chez les robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between sentence topic and discourse topic in French and Chinese: annotation issues and contrastive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.515-560. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/stul.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des langues fictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots en quête d'éloquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pls.537.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions référentielles et chaînes de référence en français : le projet Democrat et son exploration des rapports entre linguistique textuelle et linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du corpus Democrat : procédures d’annotation et d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Mené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolinguistique : parlez-vous alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : liens entre modélisation linguistique et analyse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CXVI (1), pp.41-75. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches contrastives des chaînes de référence. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches constratives des chaînes de référence, 82, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des facteurs de distance et de fréquence sur la saillance des entités référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus Democrat et son exploitation. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation : le projet Democrat, 224, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.224.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillons forts et maillons faibles d'une chaîne de coréférence : une proposition de typologie issue d'une étude contrastive français-hongrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Gécseg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approches contrastives des chaînes de référence, 82, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards alignment strategies in human-agent interactions based on measures of lexical repetitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.353-388. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09532-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : origines perceptives, applications linguistiques, enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Signifiant et matière : l'iconicité et la plasticité dans le document numérique verbal et visuel, 49, pp.35-50. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.14430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak globish ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Spécial Science-fiction. Tous nos avenirs possibles, 29, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent les traducteurs automatiques de la science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions lexicale et cognitive de la notion d’antécédent : une étude contrastive de l’anaphore pronominale en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207812011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdistance et instabilité au sein des chaînes de référence : indices textuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rousier-Vercruyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.3-32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.10522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom « on » a-t-il une valeur anaphorique ? Le cas des successions d'occurrences de « on »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance en français et en chinois : approche multifactorielle et étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.186-234. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00034.hou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession conlanger, créer des langues pour la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photografiction : la photographie dans les littératures de l’imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.184-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler avec des aliens ? L’altérité linguistique en science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la référence et de la coréférence : rôle des petits corpus et observations à partir du corpus MC4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'astrolinguistique : pour éclairer la forêt sombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, visualisation et identification automatique des chaînes de coréférences : des questions interdépendantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier contact : communication du troisième type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrement d’un langage inconnu : petit décryptage du film Premier Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : science ou fantasme de science-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourrons-nous reconstruire la tour de Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, modélisation et détection automatique des chaînes de référence (DEMOCRAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le MédiaPhi : revue étudiante de philosophie [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overspecified references: An experiment on lexical acquisition in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of dialogue acts in socio-affective ECAs: a corpus-based prosodic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.821-838. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références aux personnages dans L'occupation des sols : apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beaucoup de sens en si peu de mots. L’Occupation des sols de Jean Echenoz, 3, pp.2-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les chaînes de référence, 3 (195), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique outillée pour l'étude des chaînes de référence : questions méthodologiques et solutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je parle, donc je suis : le dialogue humain-machine est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et coréférence du pronom indéfini &amp;quot;on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noalig Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When viewing natural scenes, do abnormal colors impact on spatial or temporal parameters of eye movements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Ho Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.article 4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/12.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance : questions méthodologiques autour d'une notion multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure d'analyse et d'annotation des chaînes de coréférence dans des textes écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction et pragmatique. Jeux de dialogue et de langage de J. Caelen & A. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception pour réunir les modèles d'interaction et l'ingénierie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.67-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception, language and gesture: A model for their understanding in multimodal dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (12), pp.3578-3595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la référence ostensive indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Intelligence linguistique. Le calcul du sens des énoncés élémentaires&amp;quot; de J. Rouault et M.-C. Manes-Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (2), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance physique et saillance cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (2), pp.sans objet (revue électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance et saillance référentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL &amp; SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’intégration des IA génératives dans les jeux de rôle sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GT « IA et Jeux » et du GT « IA, Art et Créativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05405459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité des référents et des parenthèses dans les récits de courses automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations linguistiques dans le domaine du sport et de l'activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Araceli Gómez Fernández (Universidad Nacional de Educación a Distancia); Angelina Aleksandrova (EDA 4071 - Université Paris Cité), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04808818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images authentiques et fictives : quelles différences ? quel impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle - Première partie : Nouvelles images astronomiques dans les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC - Université Paris Cité; LESA - Aix-Marseille Université, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flous, flares, effets géométriques : les techniques pour matérialiser l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'univers à l'écran au 21e siècle - Deuxième partie : visible et invisible ; rendre visible l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Aix-Marseille, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03767394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque Stella Incognita : pouvoir(s), responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims; Association Stella Incognita, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French coreference for spoken and written language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marseille, France. pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemic and Graphetic Methods in Speculative Fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Handa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapholinguistics in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris ( Online ), France. pp.259-359, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36824/2020-graf-hara⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des chaînes de référence en français : le projet ANR Democrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation de la coréférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mai Ho-Dac, Josette Rebeyrolle, Claudine Garcia-Debanc et Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coréférence exacte à la coréférence complexe : une typologie et sa mise en œuvre en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Jounées internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'échec d'une conversation médiée dans un contexte de dialogues à rôles asymétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-cinquième conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Decorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le pronom “on” a-t-il une valeur anaphorique? Le cas des successions d’occurrences de “on”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer L’Anaphore en Discours (GLAD 2018) : vers une approche interdisciplinaire / Managing Anaphora in Discourse : towards an interdisciplinary approach </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification automatique de chaînes de coréférences : vers une analyse des erreurs pour mieux cibler l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement &amp;quot; good-enough &amp;quot; du pronom &amp;quot; on &amp;quot; : vers une modélisation de la coréférence floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring (LPTS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il compter ou ignorer les occurrences de « ce » dans les chaînes de coréférences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce disant, que fait-on ? Aspects grammaticaux et discursifs de ce en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dinarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation manuelle d'expressions référentielles : expérimentations pour simplifier les prises de décisions et optimiser le processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus (JLC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Measures to Characterise Verbal Alignment in Human-Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Saarbrücken, Germany. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de visualisation et d'exploration de chaînes de coréférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference in the light of pronouns with indefinite reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'un modèle de résolution de la coréférence à partir de données orales transcrites du français : le système CROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-deuxième Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical salience and cognitive salience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the German Linguistic Society (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we overspecify in dialogue? An experiment on L2 lexical acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vorobyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Benotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALEC: a New Tool for the Dynamic Annotation of Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du Réseau des linguistes du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective and Spurious Ambiguities due to some Co-verbal Gestures in multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Gesture Workshop (GW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Saillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Genève, Suisse. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et le traitement des actes de dialogue composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.460-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and Human Factors for Intelligent Multimedia Presentation: A Synthesis and a Set of Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Output Generation (MOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'évaluation de systèmes de dialogue homme-machine : de l'oral au multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP/TALN/RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Underspecified Anaphora and its Consequences on the Annotation of Anaphoric Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Perspectives on Underspecification (Jahrestagung des SFB 732)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, semantic and pragmatic levels for multimodal fusion and fission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'ambiguïté du geste co-verbal en situation de communication homme-machine et ses conséquences sur les analyses sémantiques et pragmatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2007, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Situational Factors into Account when Resolving Anaphora: an Approach based on Salience and Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore à antécédent flou : une caractérisation et ses conséquences sur l'annotation des relations anaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des LAngues (ATALA) sur la résolution des anaphores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMI engineering productivity: the poor child of MDE/MDA trends. A vision for model-driven human-computer interaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Sedogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Human-Computer Interaction Workshop at IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la situation lors de la résolution des anaphores dans le dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du sens et du contexte sur la base de représentations des objets référés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des actes de langage dans un système de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saillance visuelle et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Speech Acts and Collaborativeness in Human-Machine Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context for Referring in Multimodal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de scores numériques en sémantique computationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de Sémantique et Modélisation (JSM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface sémantique-pragmatique et domaines de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saillance comme point de départ pour l'interprétation et la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'Association pour le Traitement Automatique des Langues sur la structure informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for the Identification of Implicit Information in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de la pertinence pour les actions de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gesture in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Partenariats Recherche et Industries de la Langue (PAREIL), Vingt-troisième conférence sur le traitement automatique des langues naturelles (TALN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de communication interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2024, Actualité des savoirs, 978-2377474677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer un robot avec Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2024, Les Imaginaires de la science, 978-2100857760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science dans Alien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville Brûle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Infinie, 978-2360121175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-84344-943-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2017, Champs linguistiques, 978-2807305632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La série photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2015, 978-2-212-14257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, 9-782746-245228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2013, Computer Engineering Series, Patrick Paroubek, 978-1-84821-457-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.270, 2004, Jean-Marie Pierrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap dans Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Pélissier; Jérôme Goffette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps et science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Books on Demand, pp.7-18, 2026, 9782322601806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05557680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penfield, Esper, Spinner, Joi : les interfaces personne-machine futuristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.137-152, 2025, Cultures, littératures et civilisations, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence, émotion, empathie et test de Voight-Kampff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.69-80, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le na'vi : une langue (du) pacifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatar, exploration scientifique et culturelle de Pandora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parallaxe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Time to die » : un monde d'extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.25-40, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les héritages de Blade Runner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Landragin; Christopher Lee Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages de Blade Runner : analyse pluridisciplinaire d'une œuvre culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.11-21, 2025, 978-2-7302-1716-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser l’image spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Kolovou; Anastasia Rostan; Chiara Santini Parducci; Leïla Haegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers à l'écran au XXIe siècle : une rencontre entre arts et sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Arts, 979-10-320-0580-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines de référence dans les récits d'évènements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots et des humains. Pour une sémantique référentielle et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024, Langages et Discours en Débats, 978-2-336-43239-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04633622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Tuaillon Demésy; Clémentine Hougue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire dissident du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.149-152, 2024, En Marge !, 978 -2-36013-715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Langages de Pao de Jack Vance et le pouvoir linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs, responsabilités et cas de conscience en science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2023, 978-2322487363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Robinson; Sam Azulys. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001, L’Odyssée de l’espace : au carrefour des arts et des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.85-98, 2021, ‎978-2730216975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions déictiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.1994-2007, 2021, ‎978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lloyd Chéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout sur Dune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.66-67, 2021, 9791036000850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la préparation d'une campagne d'annotation manuelle d'expressions référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.37-60, 2021, Collection Langues, gestes, paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les termes d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé; Danièle Godard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Grammaire du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Actes Sud, pp.2007-2015, 2021, 978-2330142391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Dothraki?&amp;quot; Les mots du Trône de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Steyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trône de Fer et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.109-155, 2021, 978-2410024609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03346069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme et force linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, exploration scientifique et culturelle d'une planète-univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84344-972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment parle un robot ? Les machines à langage dans la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bélial'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 21-43, 2020, Collection Parallaxe, 978-2-84344-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme linguistique dans Dune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dune, le Mook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atalante; Leha, pp.50-51, 2020, 9-791036-000591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références et des transitions référentielles : l'apport de la linguistique outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Sarda; Denis Vigier; Bernard Combettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.123-135, 2016, 978-2-84788-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de linguistique-fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enchâssement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bélial', pp.299-322, 2015, 978-2-84344-134-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les aspects multicritères et multidimensionnels de la saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. La saillance en langue et en discours, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 940, Presses universitaires de Franche-Comté, pp.15-29, 2015, Annales Littéraires de l'Université de Franche-Comté, 978-2-84867-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores et coréférences : analyse assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore. Points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014, 978-3-0343-1545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la saillance visuelle à la saillance linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saillance. Aspects linguistiques et communicatifs de la mise en évidence dans un texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.67-84, 2011, Annales Littéraires de l'Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction, cette machine à anticiper notre peur des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-vous dothraki ? Les secrets des « conlangers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déixis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage &amp;quot;Les actes de langage dans le discours&amp;quot; de C. Kerbrat-Orecchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Democrat, &amp;quot;Description et modélisation des chaînes de référence : outils pour l'annotation de corpus et le traitement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports entre oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 99-R-054 || landragin99a, 1999, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la communication multimodale : vers une formalisation de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00112096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine multimodal : de la pragmatique linguistique à la conception de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud - Paris XI, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Référence floue / Fuzzy Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (2), https://www.jbe-platform.com/content/journals/15699927/47/2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler à un alien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COFR: COreference resolution tool For FRench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Wilkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Oberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Victorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04909708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00109.gar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Hou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L26G6SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147824v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09532-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousier-Vercruyssen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00034.hou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noalig Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.2.4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Handa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-hara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Potier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vorobyova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Sedogbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/45044/9782746295223/dialogue-homme-machine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Man-Machine+Dialogue%3A+Design+and+Challenges-p-9781118578773" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05557680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/ressources/catalogue-des-parutions/l-univers-a-l-ecran-au-xxie-siecle-une-rencontre-entre-arts-et-sciences-1021291287189" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belial.fr/legacy/a/collectif/avatar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132601v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633622v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346091v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964866v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/collectif/dune-exploration-scientifique-et-culturelle-d-une-planete-univers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533441v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947960v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136501v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098932v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486764v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836169v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04909708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00109.gar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147824v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Langlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09532-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L26G6SV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousier-Vercruyssen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00034.hou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noalig Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.816" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.2.4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690831v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Handa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-hara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vorobyova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Sedogbo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137061v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872925v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/45044/9782746295223/dialogue-homme-machine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848537v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Man-Machine+Dialogue%3A+Design+and+Challenges-p-9781118578773" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05557680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132506v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239458v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belial.fr/legacy/a/collectif/avatar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132566v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379949v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/ressources/catalogue-des-parutions/l-univers-a-l-ecran-au-xxie-siecle-une-rencontre-entre-arts-et-sciences-1021291287189" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633622v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964866v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belial.fr/collectif/dune-exploration-scientifique-et-culturelle-d-une-planete-univers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533441v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947960v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136501v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098932v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486764v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e937ee4926da3d6e788db0df294cfb194953c9f;origin=https://hal.archives-ouvertes.fr/hal-02486764;visit=swh:1:snp:1e96b5966dae1f544e589c1046692054270333c9;anchor=swh:1:rev:5d535016fcb3bcaa46d178d84724a03481cbb643;path=/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836189v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5cba66f896192d98641cf2d801de11dfca9f2a7;origin=https://hal.archives-ouvertes.fr/hal-01836189;visit=swh:1:snp:0e0f73db37ae7d26bf4b29d5599da2bfced30d63;anchor=swh:1:rev:504a90c58872a8a594886fcf75fc5bfebe151e68;path=/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01836169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:accc6076ec6104d2125567e4a0c7685fb91f71e7;origin=https://hal.archives-ouvertes.fr/hal-01836169;visit=swh:1:snp:e3640bbfa187762803f29012b02693dd48e0ac88;anchor=swh:1:rev:c648730299c2a4f4df3c1fe6e527ef3681f9527e;path=/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>