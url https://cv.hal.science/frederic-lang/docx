--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -832,226 +832,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADP 2011: A Toolbox for the Construction and Analysis of Distributed Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lang</w:t>
+                <w:t xml:space="preserve">Partial Model Checking using Networks of Labelled Transition Systems and Boolean Equation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715056v1</w:t>
+                <w:t xml:space="preserve">hal-00872181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Model Checking using Networks of Labelled Transition Systems and Boolean Equation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lang</w:t>
+                <w:t xml:space="preserve">CADP 2011: A Toolbox for the Construction and Analysis of Distributed Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Garavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-012-0244-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872181v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Explicit Substitution with Names</w:t>
               </w:r>
@@ -1369,248 +1369,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain as a Service for Electronic Health Records</w:t>
+                <w:t xml:space="preserve">GIVUP: Automated Generation and Verification of Textual Process Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj Gupta</w:t>
+                <w:t xml:space="preserve">Quentin Nivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDH 2025 - IEEE International Conference on Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDH67620.2025.00022⟩</w:t>
+              <w:t xml:space="preserve">FSE 2025 - 33rd ACM International Conference on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696630.3728593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393417v1</w:t>
+                <w:t xml:space="preserve">hal-05131967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIVUP: Automated Generation and Verification of Textual Process Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockchain as a Service for Electronic Health Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nivon</w:t>
+                <w:t xml:space="preserve">Umar Ozeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSE 2025 - 33rd ACM International Conference on the Foundations of Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ICDH 2025 - IEEE International Conference on Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Helsinki, Finland. pp.91-101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3696630.3728593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDH67620.2025.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131967v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Verification of Stigmergic Collective Systems</w:t>
               </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AppFM 2021 - 1st International Workshop on Applicable Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bejing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COORDINATION 2020 - 22nd IFIP WG 6.1 International Conference on Coordination Models and Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, La Valetta, Malta. pp.370-385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - TACAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saabrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Verification (CAV'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. pp.158-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4347,51 +4347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM - 18th International Symposium on Formal Methods - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,51 +4793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Garavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joost-Pieter Katoen; Rom Langerak; Arend Rensink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModelEd, TestEd, TrustEd - Essays Dedicated to Ed Brinksma on the Occasion of His 60th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10500, Springer, pp.3-26, 2017, Lecture Notes in Computer Science, 978-3-319-68270-9. </w:t>
@@ -6315,51 +6315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Stefano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-023-00422-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159616v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mazzanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00360-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Putter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wijs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2016.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jebali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0373-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0226-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno D Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Serwe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0244-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer H. Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Bloo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9222-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV11R1ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;rilier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kramer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Magee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nivon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696630.3728593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03869922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24950-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45237-7_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01007674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tka Mnad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082348v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11737-9_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768310v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Crouzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hermanns" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Spina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Pace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15629-8_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68270-9_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983711v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#246;cker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106312v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Stefano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-023-00422-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159616v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mazzanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00360-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Putter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wijs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2016.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jebali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0373-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0226-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno D Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Serwe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0244-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer H. Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Bloo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9222-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV11R1ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;rilier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kramer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Magee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696630.3728593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03869922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24950-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45237-7_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01007674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tka Mnad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082348v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11737-9_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768310v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Crouzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hermanns" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Spina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Pace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15629-8_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68270-9_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983711v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#246;cker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106312v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>