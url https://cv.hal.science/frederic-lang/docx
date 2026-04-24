--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -698,360 +698,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and abstraction of logical regulatory modules: application to multicellular systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Stan Le Cornec</w:t>
+                <w:t xml:space="preserve">Partial Model Checking using Networks of Labelled Transition Systems and Boolean Equation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785564v1</w:t>
+                <w:t xml:space="preserve">hal-00872181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Model Checking using Networks of Labelled Transition Systems and Boolean Equation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lang</w:t>
+                <w:t xml:space="preserve">CADP 2011: A Toolbox for the Construction and Analysis of Distributed Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Garavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-012-0244-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872181v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADP 2011: A Toolbox for the Construction and Analysis of Distributed Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Garavel</w:t>
+                <w:t xml:space="preserve">Composition and abstraction of logical regulatory modules: application to multicellular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno D Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Stan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendelin Serwe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Batt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (2), pp.89-107. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10009-012-0244-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715056v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Explicit Substitution with Names</w:t>
               </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AppFM 2021 - 1st International Workshop on Applicable Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bejing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COORDINATION 2020 - 22nd IFIP WG 6.1 International Conference on Coordination Models and Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, La Valetta, Malta. pp.370-385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - TACAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saabrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Verification (CAV'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. pp.158-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4347,51 +4347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM - 18th International Symposium on Formal Methods - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,51 +4793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Garavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendelin Serwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joost-Pieter Katoen; Rom Langerak; Arend Rensink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModelEd, TestEd, TrustEd - Essays Dedicated to Ed Brinksma on the Occasion of His 60th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10500, Springer, pp.3-26, 2017, Lecture Notes in Computer Science, 978-3-319-68270-9. </w:t>
@@ -6315,51 +6315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Stefano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-023-00422-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159616v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mazzanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00360-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Putter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wijs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2016.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jebali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0373-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0226-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno D Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Serwe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0244-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer H. Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Bloo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9222-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV11R1ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;rilier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kramer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Magee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696630.3728593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03869922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24950-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45237-7_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01007674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tka Mnad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082348v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11737-9_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768310v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Crouzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hermanns" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Spina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Pace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15629-8_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68270-9_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983711v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#246;cker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106312v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Stefano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-023-00422-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159616v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Mateescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mazzanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00360-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Putter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wijs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2016.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jebali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0373-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-015-0226-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Serwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-012-0244-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno D Mendes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer H. Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Bloo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9222-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV11R1ZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi H&#233;rilier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kramer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Magee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696630.3728593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Ozeer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDH67620.2025.00022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03869922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24950-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45237-7_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02890401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50029-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lago" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jim&#233;nez-Guar&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01007674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tka Mnad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082348v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11737-9_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768310v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Vekris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Crouzen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hermanns" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Belaunde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Spina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Pace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Salaun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Flammini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15629-8_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68270-9_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983711v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan St&#246;cker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106312v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071919v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>