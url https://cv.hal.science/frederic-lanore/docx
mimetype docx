--- v1 (2026-03-27)
+++ v2 (2026-05-16)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA3 hippocampal synaptic plasticity supports ripple physiology during memory consolidation</w:t>
+                <w:t xml:space="preserve">Axo-axonic cells in neuropsychiatric disorders: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer El Oussini</w:t>
+                <w:t xml:space="preserve">Juliette Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
+                <w:t xml:space="preserve">Anass El Azraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Castelli</w:t>
+                <w:t xml:space="preserve">Cloé Lheraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Lepleux</w:t>
+                <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Molle</w:t>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1212202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42969-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1212202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346405v1</w:t>
+                <w:t xml:space="preserve">hal-04193177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axo-axonic cells in neuropsychiatric disorders: a systematic review</w:t>
+                <w:t xml:space="preserve">CA3 hippocampal synaptic plasticity supports ripple physiology during memory consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vivien</w:t>
+                <w:t xml:space="preserve">Hajer El Oussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass El Azraoui</w:t>
+                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Lheraux</w:t>
+                <w:t xml:space="preserve">Cecilia Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lanore</w:t>
+                <w:t xml:space="preserve">Marilyn Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Pablo Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1212202. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1212202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42969-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193177v1</w:t>
+                <w:t xml:space="preserve">hal-04346405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging and manipulation of endogenous AMPA receptor surface mobility during synaptic plasticity and learning</w:t>
               </w:r>
@@ -646,51 +646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar granule cell axons support high-dimensional representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Alex Cayco-Gajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Szoboszlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lőrincz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Vervaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,386 +1042,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Lipids Tune Synaptic Transmission by Direct Modulation of Presynaptic Potassium Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Reading dendritic activity with gap junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Angus Silver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.1625 - 1627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.3880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367888v1</w:t>
+                <w:t xml:space="preserve">hal-03367956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading dendritic activity with gap junctions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lack of the presynaptic RhoGAP protein oligophrenin1 leads to cognitive disabilities through dysregulation of the cAMP/PKA signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xander Houbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ragazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.3880⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369 (1633), pp.20130160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367956v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of the presynaptic RhoGAP protein oligophrenin1 leads to cognitive disabilities through dysregulation of the cAMP/PKA signalling pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane lipids tune synaptic transmission by direct modulation of presynaptic potassium channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gambino</w:t>
+                <w:t xml:space="preserve">Mario Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xander Houbaert</w:t>
+                <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ragazzon</w:t>
+                <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Muller</w:t>
+                <w:t xml:space="preserve">Silvia Viana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 369 (1633), pp.20130160. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (4), pp.787-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392406v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamate-Bound NMDARs Arising from In Vivo-like Network Activity Extend Spatio-temporal Integration in a L5 Cortical Pyramidal Cell Model</w:t>
               </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel T Ruedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padraig Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Angus Silver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,295 +1531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane lipids tune synaptic transmission by direct modulation of presynaptic potassium channels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Membrane Lipids Tune Synaptic Transmission by Direct Modulation of Presynaptic Potassium Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Viana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 81 (4), pp.787-99. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2014, 81 (4), pp.787-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993383v1</w:t>
+                <w:t xml:space="preserve">hal-04675061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Lipids Tune Synaptic Transmission by Direct Modulation of Presynaptic Potassium Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Viana da Silva</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia viana Da silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (4), pp.787-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675061v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Block of Postsynaptic Kainate Receptors Reveals Their Function at Hippocampal Mossy Fiber Synapses</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena D Caiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhir Sivakumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,77 +2073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficits in Morphofunctional Maturation of Hippocampal Mossy Fiber Synapses in a Mouse Model of Intellectual Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie F Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,547 +2201,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMDA-dependent metaplasticity at hippocampal mossy fiber synapses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">NMDA receptor–dependent metaplasticity at hippocampal mossy fiber synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Lanore</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+              <w:t xml:space="preserve">, 2011, 14 (6), pp.691-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nn.2809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637331v1</w:t>
+                <w:t xml:space="preserve">hal-04675174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMDA receptor–dependent metaplasticity at hippocampal mossy fiber synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.691 - 693. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.2809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMDA receptor–dependent metaplasticity at hippocampal mossy fiber synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (6), pp.691-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nn.2809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675174v1</w:t>
+                <w:t xml:space="preserve">hal-04675092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMDA receptor–dependent metaplasticity at hippocampal mossy fiber synapses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">NMDA-dependent metaplasticity at hippocampal mossy fiber synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Rebola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (6), pp.691-693. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nn.2809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675092v1</w:t>
+                <w:t xml:space="preserve">hal-00637331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Firing Rate of Neonatal Hippocampal Interneurons Is Caused by Attenuation of Afterhyperpolarizing Potassium Currents by Tonically Active Kainate Receptors</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired development of hippocampal mossy fibre synapses in mouse mutants for the presynaptic scaffold protein Bassoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,229 +2995,229 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike-Timing-Dependent Plasticity Induces Presynaptic Changes at Immature Hippocampal Mossy Fiber Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rebola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (26), pp.8299 - 8301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1997-09.2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (26), pp.8299-8301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1997-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367931v1</w:t>
+                <w:t xml:space="preserve">hal-04675162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike-Timing-Dependent Plasticity Induces Presynaptic Changes at Immature Hippocampal Mossy Fiber Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Rebola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (26), pp.8299-8301. </w:t>
+              <w:t xml:space="preserve">, 2009, 29 (26), pp.8299 - 8301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1997-09.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1997-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675162v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Quantal Properties of Transmission at Central Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Angus Silver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3627,77 +3627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA3 hippocampal synaptic plasticity supports ripple physiology during memory consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer El-Oussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urielle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lampin Saint-Amaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3732,51 +3732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norepinephrine controls the gain of the inhibitory circuit in the cerebellar input layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason S Rothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation morpho-fonctionnelle de la synapse fibre moussue/cellule pyramidale de CA3 dans l’hippocampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lanore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Bordeaux, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4223,51 +4223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C.M. Bienvenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El Oussini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Castelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Lepleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Molle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42969-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vivien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Azraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lheraux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lanore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1212202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Getz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampin-Saint-Amaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daburon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm5298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alex Cayco-Gajic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Gurnani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diccon Coyle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00873-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szoboszlay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L&#337;rincz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vervaeke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2016.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rebola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Szabo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;viana Da&#160;silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gambino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander Houbaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Farinella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Ruedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angus Silver" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viana da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Pinheiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lanore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena D Caiati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Sivakumaran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00285" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Labrousse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2049-12.2012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lanore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2809" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segerstrale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Juuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Piepponen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari E Lauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4856-09.2010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fejtova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Richter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.184929" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1997-09.2009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rebola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1997-09.2009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manero-Roig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurena Polo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Luzuriaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Basanta-Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3411-9_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lesas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienvenu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Verlhac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El-Oussini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampin Saint-Amaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Rothman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367960v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Getz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03367965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C.M. Bienvenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Verlhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Azraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lheraux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lanore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1212202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El Oussini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Castelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Lepleux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Molle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42969-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Getz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampin-Saint-Amaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daburon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm5298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alex Cayco-Gajic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Gurnani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diccon Coyle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00873-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Szoboszlay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L&#337;rincz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vervaeke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2016.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gambino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander Houbaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0160" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rebola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Szabo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Viana da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Farinella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Ruedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angus Silver" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;viana Da&#160;silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Pinheiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lanore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena D Caiati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Sivakumaran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00285" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Labrousse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2049-12.2012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lanore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Segerstrale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Juuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Piepponen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari E Lauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4856-09.2010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fejtova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Richter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.184929" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rebola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1997-09.2009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1997-09.2009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manero-Roig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurena Polo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Luzuriaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Basanta-Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3411-9_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lesas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienvenu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Verlhac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El-Oussini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampin Saint-Amaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Rothman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367960v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Getz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03367965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>