--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -996,378 +996,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set constraint model and automated encoding into SAT: application to the social golfer problem</w:t>
+                <w:t xml:space="preserve">An experimental study of adaptive control for evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Soto</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-015-1914-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.359-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234185v1</w:t>
+                <w:t xml:space="preserve">hal-01392219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of adaptive control for evolutionary algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
+                <w:t xml:space="preserve">Tabu search for the cyclic bandwidth problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rodriguez-Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillel Romero-Monsivais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ramirez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.06.016⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392219v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search for the cyclic bandwidth problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rodriguez-Tello</w:t>
+                <w:t xml:space="preserve">Set constraint model and automated encoding into SAT: application to the social golfer problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillel Romero-Monsivais</w:t>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ramirez-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Ricardo Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, pp.17-32. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2014.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-015-1914-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392218v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du problème de caractérisation multiple à la conception de tests de diagnostic pour la biologie végétale</w:t>
               </w:r>
@@ -1571,295 +1571,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;repertoire for repertoire&amp;quot; hypothesis: repertoires of type three effectors are candidate determinants of host specificity in Xanthomonas.</w:t>
+                <w:t xml:space="preserve">A &amp;quot;Repertoire for Repertoire&amp;quot; hypothesis : Repertoires of type three effectors are candidate determinants of host specificity in Xanthomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hajri</w:t>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brin</w:t>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lemaire</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6632. </w:t>
+              <w:t xml:space="preserve">, 2009, 4 (8), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0006632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730088v1</w:t>
+                <w:t xml:space="preserve">hal-00729932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;Repertoire for Repertoire&amp;quot; hypothesis : Repertoires of type three effectors are candidate determinants of host specificity in Xanthomonas</w:t>
+                <w:t xml:space="preserve">A &amp;quot;repertoire for repertoire&amp;quot; hypothesis: repertoires of type three effectors are candidate determinants of host specificity in Xanthomonas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+                <w:t xml:space="preserve">A. Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+                <w:t xml:space="preserve">C. Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+                <w:t xml:space="preserve">C. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (8), 21 p. </w:t>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0006632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729932v1</w:t>
+                <w:t xml:space="preserve">hal-00730088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a semi-nested multiplex PCR to identify Plasmodium parasites in wild-caught Anopheles in Bolivia, and its application to field epidemiological studies</w:t>
               </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Jastrząb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science (ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.134-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Jastrząb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 34rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual, France. pp.1355-1361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized models and symmetry breaking for the NFA inference problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington, France. pp.396-403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3234,51 +3234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Set Constraint Models to SAT Instances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3316,51 +3316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction et Encodage des Contraintes Ensemblistes en SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes journées Francophones de Programmation par Contraintes (JFPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3724,987 +3724,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Mutation and Recombination to Improve a Distributed Model of Adaptive Operator Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">Tactical Inventory Planning in the Telecommunications Service Industry: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412613v1</w:t>
+                <w:t xml:space="preserve">hal-01891529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactical Inventory Planning in the Telecommunications Service Industry: a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desport</w:t>
+                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lesaint</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891529v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maturana</w:t>
+                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709488v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressively Modeling the Social Golfer Problem into SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science - ICCS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891521v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressively Modeling the Social Golfer Problem into SAT</w:t>
+                <w:t xml:space="preserve">Expressively Modeling the Social Golfer Problem in SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science - ICCS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science at the Gates of Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, France. pp.336-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146271v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressively Modeling the Social Golfer Problem in SAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science at the Gates of Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.252⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393832v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du Social Golfer en SAT via les contraintes ensemblistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449580v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Social Golfer en SAT via les contraintes ensemblistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Mutation and Recombination to Improve a Distributed Model of Adaptive Operator Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Soria-Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.97-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709474v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Declarative Set Constraint Models to “Good” SAT Instances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seventh Annual Symposium on Combinatorial Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Non spécifié, United States. pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352573v1</w:t>
+                <w:t xml:space="preserve">hal-03256585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Declarative Set Constraint Models to &amp;quot;Good&amp;quot; SAT Instances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Seville, Spain. pp.76-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4723,148 +4753,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Declarative Set Constraint Models to “Good” SAT Instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh Annual Symposium on Combinatorial Search</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Séville, Spain. pp.76-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13770-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256585v1</w:t>
+                <w:t xml:space="preserve">hal-03352573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non stationary operator selection with island models</w:t>
               </w:r>
@@ -5631,1089 +5631,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Approach for Bacterial Strains Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">From Adaptive to More Dynamic Control in Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference, EvoBIO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.135 - 140, </w:t>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.130 - 141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20389-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255420v1</w:t>
+                <w:t xml:space="preserve">hal-03255423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Adaptive to More Dynamic Control in Evolutionary Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
+                <w:t xml:space="preserve">Optimal One-Max Strategy with Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.130 - 141, </w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boca Raton, United States. pp.485-488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255423v1</w:t>
+                <w:t xml:space="preserve">hal-03255426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal One-Max Strategy with Dynamic Island Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation multiples minimales utilisant les formules booléennes partiellement définies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées Nationales de l’IA Fondamentale, IAF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Non spécifié, France. 10 - p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255426v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multiples minimales utilisant les formules booléennes partiellement définies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles en Îles Dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales de l’IA Fondamentale, IAF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Non spécifié, France. 10 - p</w:t>
+              <w:t xml:space="preserve">7ème Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France. pp.135 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350663v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles en Îles Dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial strains characterization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taichung, Taiwan. pp.108 - 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1982185.1982213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350661v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial strains characterization problem</w:t>
+                <w:t xml:space="preserve">Experimental Approach for Bacterial Strains Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Symposium On Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference, EvoBIO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.135 - 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20389-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1982185.1982213⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255418v1</w:t>
+                <w:t xml:space="preserve">hal-03255420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de souches bactériennes à l'aide de la logique propositionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chhel</w:t>
+                <w:t xml:space="preserve">Controlling behavioral and structural parameters in evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artifical Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Non spécifié, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14156-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520287v1</w:t>
+                <w:t xml:space="preserve">hal-03255570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-adaptative Migration Policies in Island-Based Genetic Algorithms</w:t>
+                <w:t xml:space="preserve">A Dynamic Island-Based Genetic Algorithms Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference, SEAL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kanpur, India. pp.156 - 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17298-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350623v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling behavioral and structural parameters in evolutionary algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maturana</w:t>
+                <w:t xml:space="preserve">Caractérisation de souches bactériennes à l'aide de la logique propositionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artifical Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.101-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255570v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00520287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Island-Based Genetic Algorithms Framework</w:t>
+                <w:t xml:space="preserve">Auto-adaptative Migration Policies in Island-Based Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference, SEAL 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Djerba, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17298-4_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350615v1</w:t>
+                <w:t xml:space="preserve">hal-03350623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
               </w:r>
@@ -6923,77 +6923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,77 +7139,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAT Encoding and CSP Reduction for Interconnected Alldiff Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7281,51 +7281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleaved Alldifferent Constraints: CSP vs. SAT Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7385,77 +7385,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Alldifferent Constraints and the Sudoku puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7506,51 +7506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Multiple Alldifferent Constraints in CSP and SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9044,51 +9044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FF444A4"/>
+    <w:nsid w:val="11A12B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9275,51 +9275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8636-3870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114630445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04438077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3360528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Narvaez-Teran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2019.2906840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano - Gilfedder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Owusu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.084878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1914-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Romero-Monsivais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramirez-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.11.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04199534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jastrz&#261;b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35995-8_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04030407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03613517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03385029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano-Gilfedder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.252" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13770-4_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_33" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.79" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350615v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17298-4_16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8636-3870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114630445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04438077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3360528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Narvaez-Teran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2019.2906840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano - Gilfedder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Owusu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.084878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Romero-Monsivais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramirez-Torres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.11.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1914-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04199534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jastrz&#261;b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35995-8_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04030407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03613517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03385029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano-Gilfedder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13770-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_33" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17298-4_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>