--- v1 (2026-04-01)
+++ v2 (2026-05-09)
@@ -2956,177 +2956,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Combinatorial Optimization Methods for Tactical Planning in Closed-Loop Supply Chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Set Constraint Models to SAT Instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 28th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891504v1</w:t>
+                <w:t xml:space="preserve">hal-02709491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metaheuristic for Tactical Inventory Planning in Closed-Loop Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3185,221 +3133,273 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Set Constraint Models to SAT Instances</w:t>
+                <w:t xml:space="preserve">Réduction et Encodage des Contraintes Ensemblistes en SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Douzièmes journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709491v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction et Encodage des Contraintes Ensemblistes en SAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model and Combinatorial Optimization Methods for Tactical Planning in Closed-Loop Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Liret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Di Cairano-Gilfedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 28th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709514v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactical Supply Chain Distribution Planning In The Telecommunications Service Industry</w:t>
               </w:r>
@@ -3724,338 +3724,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactical Inventory Planning in the Telecommunications Service Industry: a Case Study</w:t>
+                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lesaint</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891529v1</w:t>
+                <w:t xml:space="preserve">hal-01891521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maturana</w:t>
+                <w:t xml:space="preserve">Tactical Inventory Planning in the Telecommunications Service Industry: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ROADEF'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709488v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891521v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressively Modeling the Social Golfer Problem into SAT</w:t>
               </w:r>
@@ -4556,51 +4556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,247 +5631,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Adaptive to More Dynamic Control in Evolutionary Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
+                <w:t xml:space="preserve">Optimal One-Max Strategy with Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.130 - 141, </w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boca Raton, United States. pp.485-488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255423v1</w:t>
+                <w:t xml:space="preserve">hal-03255426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal One-Max Strategy with Dynamic Island Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">From Adaptive to More Dynamic Control in Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.130 - 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03255426v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multiples minimales utilisant les formules booléennes partiellement définies</w:t>
               </w:r>
@@ -6321,222 +6321,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling behavioral and structural parameters in evolutionary algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic Island-Based Genetic Algorithms Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artifical Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Non spécifié, France. </w:t>
+              <w:t xml:space="preserve">8th International Conference, SEAL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kanpur, India. pp.156 - 165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14156-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17298-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255570v1</w:t>
+                <w:t xml:space="preserve">hal-03350615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Island-Based Genetic Algorithms Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling behavioral and structural parameters in evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference, SEAL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Kanpur, India. pp.156 - 165, </w:t>
+              <w:t xml:space="preserve">Artifical Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Non spécifié, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17298-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350615v1</w:t>
+                <w:t xml:space="preserve">hal-03255570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de souches bactériennes à l'aide de la logique propositionnelle</w:t>
               </w:r>
@@ -6693,359 +6693,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.205-215</w:t>
+              <w:t xml:space="preserve">VIII Congreso Chileno de Investigacion Operativa, OPTIMA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Université de Bio-Bio, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390923v1</w:t>
+                <w:t xml:space="preserve">hal-03350609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Control Approach for Local Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second InternationalWorkshop, SLS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.205-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255566v1</w:t>
+                <w:t xml:space="preserve">hal-00390923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous Control Approach for Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso Chileno de Investigacion Operativa, OPTIMA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second InternationalWorkshop, SLS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp.130-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03751-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350609v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et contrôle autonomes d'opérateurs pour les algorithmes évolutionnaires</w:t>
               </w:r>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Mexican International Conference on Artificial Intelligence, MICAI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Guanajuato, Mexico. pp.360-371, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7424,51 +7424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Conferencia Latinoamericana de Informatica, CLEI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Santa Fe, Argentina. 10 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8577,51 +8577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Di Cairano-Gilfedder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 20210103456 A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9044,51 +9044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11A12B31"/>
+    <w:nsid w:val="737AE294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9275,51 +9275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8636-3870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114630445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04438077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3360528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Narvaez-Teran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2019.2906840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano - Gilfedder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Owusu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.084878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Romero-Monsivais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramirez-Torres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.11.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1914-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04199534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jastrz&#261;b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35995-8_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04030407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03613517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03385029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano-Gilfedder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13770-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_33" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17298-4_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8636-3870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114630445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04438077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3360528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Narvaez-Teran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2019.2906840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano - Gilfedder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Owusu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2017.084878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Romero-Monsivais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramirez-Torres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.11.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1914-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04199534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jastrz&#261;b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35995-8_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04030407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI56018.2022.00205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03613517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03385029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Vasconcellos-Gaete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Cairano-Gilfedder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13770-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_33" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.79" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17298-4_16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03379567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03379628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>