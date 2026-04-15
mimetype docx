--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Marcis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of anthropology at ENS de Lyon and visiting senior researcher at IRD (TransVIHMI), hosted at CERFIG (www.cerfig.org) in Conakry (Guinea)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8302-0864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060719761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés, espaces, temps, 979-10-362-0497-5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement, Punishment and Prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie and Le Marcis, Frédéric and Hornberger, Julia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2021, Transnational Criminal Justice, 978-0-367-76789-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoétrangers : exclusion, reconnaissance et expérience des Rroms et gens du voyage en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia-l'Harmattan, pp.274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le sida après l'apartheid. Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.192, 2010, 978-2-8111-0387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et le monde à l’heure virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022/2, 2022, Global Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/3 (155), pp.[dossier] 5-182, 2019, Politique africaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics and practices of evidence in global health [Introd. & coord. du n° 35-5 de : Medical anthropology : cross-cultural studies in health and illness]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-5, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usos e imaginarios de la prisión en Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnouma Laurent Koniono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cárceles: perspectivas antropológicas, 34 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/raso.105759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of healthcare-associated infections in nine hospitals across three health regions in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadio Jean-Jacques Olivier Kadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécé Kpamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMJ - One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj-oh.2025.18.6.46952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context specific challenges of the WHO infection prevention and control core components in the Faranah Region: a mixed methods approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Nabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1605425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator experiences of trials during Ebola epidemics in Sierra Leone, Guinea, and the Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambale Kasonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Baiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kiyulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Early View - First published: 03 April 2025, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.14111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05033634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sociale du risque ? Comprendre les difficultés de mise en oeuvre des mesures de la prévention et du contrôle des infections dans le système 121 de santé en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiguidanke Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (HS1), pp.153. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola virus circulation in a non-epidemic Guinean rural area: a mixed-method approach to assessing endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiba Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Karim Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146, pp.107129. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Book Review ] - Carceral Afterlives: Prisons, Detention, and Punishment in Postcolonial Uganda , by Katherine Bruce-Lockhart, Athens, Ohio, Ohio University Press, 2022, 280 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Published online: 13 Feb 2024, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2024.2308320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacciner contre la COVID-19 ? Interroger l’agenda hégémonique de la santé globale depuis la Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gassim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica66120242636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la culture de l’hygiène hospitalière en Guinée, une approche mixte pour comprendre les contraintes de la PCI dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mouminy Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.246.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes socio-spatiales à l'allaitement maternel exclusif chez les mères séropositives à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace, Territoires, Sociétés et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel vaccine discourses in Guinea: ‘grounding’ social listening for a non-hegemonic global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo W Heyerdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totran Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenii Alenichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Salim Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2023.2245964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux épidémies ? Généalogie de la preparedness et chorégraphies ontologiques de la surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épidémies, 2022 (9), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14od3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et le monde à l'heure virale : donner vie au virus et faire vivre la viralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/17rv-nt44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Assessment of Health System Preparedness and Response to the COVID-19 Pandemic in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Oumar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jphia.2022.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the world in viral times : vitalizing viruses enlivening virality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/pr6g-ky78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours radiophoniques, cartographies épidémiques et représentations locales de La COVID-19 en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/02 (44), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of Ebola Virus in 2021 in Guinea Suggests a New Paradigm for Outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara R. Koundouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Düx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597, pp.539-543. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03901-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic in francophone West Africa: from the first cases to responses in seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sambieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (Article number: 1490), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-11529-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03313193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the COVID-19 Pandemic Response in a Country Emerging from an Ebola Epidemic: Assessment of Health Workers Knowledge, Attitudes and Practices on Coronavirus (COVID-19) in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Talassone Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.318-328. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-25099/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémies et Covid-19 dans les prisons africaines : l’occasion d’une approche de la santé vraiment globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5-6), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.205.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestation, mutineries et évasions. Les registres de mobilisation dans les prisons (Burundi, Cameroun, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closer is not better : distance and proximity in the use of health care by women living with HIV and AIDS in Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, document 883, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une économie de la valeur en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.55-81. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics : toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stuckness and confinement: reflections on life in ghettos, camps, 84 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00141844.2018.1428207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les voix de la prison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Acts of Resistance during the 2014–16 West Africa Ebola Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Enria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Marí-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of humanitarian affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7227/JHA.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02303330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a Space of Necropolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.74-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Meaning of the Experiment and Implications of the Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.S69-S73. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepared for the ‘unexpected’? Lessons from the 2014–2016 Ebola epidemic in West Africa on integrating emergent theory designs into outbreak response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice E. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R Lorway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.e000990. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2018-000990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de Yacou « le Chinois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264 (3), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination and blood sampling acceptability during Ramadan fasting month: A cross-sectional study in Conakry, Guinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramatou Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaga Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Zeggani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (19), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01516018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en camp de la Guinée Ebola et l'expérience postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.57-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les prisons africaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, p. 45-49. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A impossível governança da saúde em prisão? Reflexões a partir da MACA (Costa do Marfim) [=L'impossible gouvernement de la santé en prison ? Réflexions à partir de la MACA (Côte d’Ivoire)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (7), pp.2011-2020. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-81232015217.10402016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental treatment with Favipiravir for Ebola Virus Disease (the JIKI Trial) : a historically controlled, single-arm proof-of-concept trial in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Folkesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Bing M’lebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Habib Beavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.e1001967. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a Context? Tenses and Tensions in Evidence-Based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Politics and Practices of Evidence in Global Health, 35 (5), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2016.1160089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life promises and ‘failed’ family ties : expectations and disappointment within a clinical trial (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2015.1081671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ebola photo essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réimaginer des communautés ? Le traitement précoce contre le VIH/sida en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.84-103. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.15768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter les corps comme des fagots' - Production sociale de l’indifférence en contexte Ebola (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pensée pluridisciplinaire de la prison en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253, p.117-129. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday prison governance in Abidjan, Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prison Service Journal (Centre for crime and justice studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida après la controverse : dépolitisation et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des impensés de la lutte contre le sida et nécessité d'une pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de lutte contre le paludisme en Casamance, Sénégal : une activité de santé publique soumise aux contextes de conflit et de décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, online (before print), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les points aveugles de la lutte contre le paludisme en Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://faceaface.revues.org/805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial and routine : on the problematic relation between routine care and &amp;quot;private actors&amp;quot; within West-­African health services (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Rouamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling with AIDS in South Africa : the space of the everyday as a field of recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.486-502. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maq.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'un livre: Vinh Kim Nguyen 2010 The Republic of Therapy. Triage and Sovereignty in West Africa’s Time of Aids. Duke University Press, Durham and London, 227p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (4), pp.179-196. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.124.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la France depuis l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (4), pp.201. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.120.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating care: patient tactics at an urban South African hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loveday Penn-Kekana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2010.008174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life & Times of Magda A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lethata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/526096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie du nom et subjectivité dans l’Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Des noms et des personnes, 59-60, pp.263-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People living with HIV and Aids everyday conditions of life in the Townships. Between structural constraint and individual tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehana Ebrahim-Vally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suffering Body of the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (3), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-16-3-453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement à l’épreuve des systèmes locaux de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (171), pp.629-656. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement in Pandemic Times : two Tales of Prisons, Epidemics, and Power from the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Aedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Droppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Link, Nathan; Novisky, Meghan; Fahmy, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Contemporary Issues in Health, Crime, and Punishment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-306, 2024, 9781003506867. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003506867-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding epidemic preparedness to include population memory: a key for better epidemic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Post-Western Sociology: From East Asia to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.937-955, 2023, Post-Western Social Sciences and Global Knowledge, 978-90-04-52932-8. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004529328_061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes punitifs et prisons en Afrique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.13-32, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne vole pas, je ne mens pas, je coupe ! &amp;quot; Les paradoxes de l'enfermement de femmes pour cause d'excision au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-92, 2022, Sociétés, espaces, temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la rationalité des rumeurs : &amp;quot;Bernard Kouchner a demandé à MSF d'introduire la MVE en Guinée à la demande du président Alpha Condé !&amp;quot; [encadré 6.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-128, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthiques confinées : quand l’éthique du chercheur dévoile celle des lieux d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.295-318, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler logiques épidémiologiques et expériences individuelles : pour une pensée vraiment globale de la santé en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mbanzoulou, Paul; Huard-Hardy, Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prison au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'ÉNAP, pp.49-60, 2021, Savoirs et pratiques criminologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Lives in the Times of Global Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedersen, Lene; Cliggett, Lisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications Ltd, pp.554-578, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't steal, I don't lie, I cut !&amp;quot; : the paradoxes of the imprisonment of women for female genital mutilation in Burkina Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.103-118, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : thinking with prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.XII-XXXIV, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing science in an emergency : outcomes and pitfalls of a clinical trial in the Ebola outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice Elizabeth; Holmes, Christina; McDonald, Fiona J; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Standards: Ethnographic Methods for Local Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turner, Simon; Jensen, Steffen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on life in ghettos, camps and prisons stuckness and confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, chap.6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Sens de l'expérimentation et significations de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Ollivier-Yaniv; Mathilde Couderc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes,logiques sociales et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.127-135, 2018, Collection Sciences sociales et sida,, 972-2-7598-2251-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de population en Afrique du Sud au prisme de la santé reproductive : ruptures ou continuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Doris; Duchesne, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation : experiences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.27-38, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIDA après la controverse: dépolitisation, vieilles questions et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteilla, Raphaël; Hayem, Judith; Séverin, Marianne; Dika, Pierre-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique du Sud : 20 ans de démocratie contrastée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203-211, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnography of everyday ethics in a South African Medical Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Herdt, Tom; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real governance and practical norms in Sub-Saharan Africa : the game of the rules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.160-185, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le Sud, un partenariat renforcé au Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouma Fernand Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Soubeiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.305-316, 2014, Colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to become a victim : pragmatics of the admission of women in a South African primary health care clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jensen, Steffen ; Ronsbö, Henrik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of victimhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.83-103, 2014, The ethnography of political violence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître ou nier : trier l'infertilité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachenal, Guillaume ; Lefève, Céline ;Nguyen, Vinh-Kim ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine du tri : histoire, éthique, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.217-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et herboriste en Afrique du Sud : l'itinéraire d'une vendeuse de produits médicinaux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordié, Laurent ; Simon, Emmanuelle ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.81-96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de la race : de l’expérience du sida à l’injonction du pardon en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot, Cécile; Prum, Michel; Vircoulon, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique du Sud à l’heure de Jacob Zuma. La fin de la nation arc-en-ciel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-170, 2009, Racisme et eugénisme, 978-2-296-09926-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the suffering body of the city. Aids itineraries in Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuttall, Sarah; Mbembe, Achille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannesburg: the elusive metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.170-194, 2008, https://doi.org/10.1215/9780822381211. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/9780822381211-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de la violence. Un récit de vie aux marges d’un township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afflictions. L’Afrique du Sud de l’apartheid au sida.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.235-271, 2004, 9782845865694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et contagion des maladies animales en milieu peul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage : transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-338, 2003, Médecines du Monde, 9782845863721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keefi, une maladie peule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffré, Yannick; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale des maladies. Les entités nosologiques populaires en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.139-153, 1999, 2-13-050230-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, pouvoirs, pâture forestière et droits d’un groupe peul Baalinkooße (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgeot, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons nomades en Afrique sahélienne. Sociétés, développement et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.151-166, 1999, 2-86537-900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser le spectacle de la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Guinée : rôle et place des agents communautaires dans la riposte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Tidiane Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la production du soin en prison (Abidjan, Côte d'Ivoire) [entretien avec Pacôme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut donner une place à l’Afrique dans les débats sur l’enfermement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisons du Monde. Politiques et pratiques de l’enfermement contemporain [Synthèse du colloque &amp;quot;Prisons du monde&amp;quot; des 20 et 21 juin 2016, Lyon]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Table-ronde] Ebola : chronique d’une catastrophe annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Petitbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Rosemary Jolly, Cultured Violence. Narrative, Social Suffering, and Engendering Human Rights in Contemporary South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.478-481. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.14476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : étude de la résurgence de la Maladie à Virus Ébola dans la région de Nzérékoré : Ebola 2021 : la résurgence et les communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Mari-Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institute of Research for Development. 2021, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prisons en Afrique : expériences, modèles et circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. MOOC en ligne, France. 2019, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, Analyser, Témoigner. Ethnographie et formes de vie en temps de sida (Afrique du sud).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tribune] Penser la prison à l'heure de la pandémie de Coronavirus en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa4 - Libération.fr (carnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Regard vers le passé’. Penser l’expérience de la recherche de Pastoria en communauté pour imaginer une santé globale plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du centenaire de l’IRBAG De Pastoria au Global Health. Explorations anthropologiques historiques &amp; virologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Biologie Appliquée de Guinée (IRBAG - Pastoria), Dec 2024, Kindia, Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'épidémie : la Covid-19 et la réponse pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’administration pénitentiaire au défi de la crise de Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l'AMP et classes moyennes en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne, Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Marcis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of anthropology at ENS de Lyon and visiting senior researcher at IRD (TransVIHMI), hosted at CERFIG (www.cerfig.org) in Conakry (Guinea)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8302-0864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060719761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés, espaces, temps, 979-10-362-0497-5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement, Punishment and Prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie and Le Marcis, Frédéric and Hornberger, Julia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2021, Transnational Criminal Justice, 978-0-367-76789-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoétrangers : exclusion, reconnaissance et expérience des Rroms et gens du voyage en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia-l'Harmattan, pp.274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le sida après l'apartheid. Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.192, 2010, 978-2-8111-0387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et le monde à l’heure virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022/2, 2022, Global Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/3 (155), pp.[dossier] 5-182, 2019, Politique africaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics and practices of evidence in global health [Introd. & coord. du n° 35-5 de : Medical anthropology : cross-cultural studies in health and illness]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-5, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of healthcare-associated infections in nine hospitals across three health regions in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadio Jean-Jacques Olivier Kadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécé Kpamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMJ - One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj-oh.2025.18.6.46952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator experiences of trials during Ebola epidemics in Sierra Leone, Guinea, and the Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambale Kasonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Baiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kiyulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.14111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05033634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usos e imaginarios de la prisión en Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnouma Laurent Koniono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cárceles: perspectivas antropológicas, 34 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/raso.105759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context specific challenges of the WHO infection prevention and control core components in the Faranah Region: a mixed methods approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Nabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1605425. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1605425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Book Review ] - Carceral Afterlives: Prisons, Detention, and Punishment in Postcolonial Uganda , by Katherine Bruce-Lockhart, Athens, Ohio, Ohio University Press, 2022, 280 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Published online: 13 Feb 2024, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2024.2308320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sociale du risque ? Comprendre les difficultés de mise en oeuvre des mesures de la prévention et du contrôle des infections dans le système 121 de santé en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiguidanke Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (HS1), pp.153. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola virus circulation in a non-epidemic Guinean rural area: a mixed-method approach to assessing endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiba Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Karim Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146, pp.107129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacciner contre la COVID-19 ? Interroger l’agenda hégémonique de la santé globale depuis la Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gassim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica66120242636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la culture de l’hygiène hospitalière en Guinée, une approche mixte pour comprendre les contraintes de la PCI dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mouminy Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.246.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes socio-spatiales à l'allaitement maternel exclusif chez les mères séropositives à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace, Territoires, Sociétés et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel vaccine discourses in Guinea: ‘grounding’ social listening for a non-hegemonic global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo W Heyerdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totran Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenii Alenichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Salim Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2023.2245964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux épidémies ? Généalogie de la preparedness et chorégraphies ontologiques de la surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épidémies, 2022 (9), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14od3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et le monde à l'heure virale : donner vie au virus et faire vivre la viralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/17rv-nt44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Assessment of Health System Preparedness and Response to the COVID-19 Pandemic in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Oumar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jphia.2022.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the world in viral times : vitalizing viruses enlivening virality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/pr6g-ky78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours radiophoniques, cartographies épidémiques et représentations locales de la COVID-19 en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Afrique à l’épreuve de la pandémie de Covid-19 + Varia Représentations, incidences et réponses, 2021/02 (44), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic in francophone West Africa: from the first cases to responses in seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sambieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (Article number: 1490), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-11529-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03313193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of Ebola Virus in 2021 in Guinea Suggests a New Paradigm for Outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara R. Koundouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Düx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597, pp.539-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03901-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the COVID-19 Pandemic Response in a Country Emerging from an Ebola Epidemic: Assessment of Health Workers Knowledge, Attitudes and Practices on Coronavirus (COVID-19) in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Talassone Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.318-328. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-25099/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémies et Covid-19 dans les prisons africaines : l’occasion d’une approche de la santé vraiment globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5-6), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.205.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestation, mutineries et évasions. Les registres de mobilisation dans les prisons (Burundi, Cameroun, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une économie de la valeur en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.55-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closer is not better : distance and proximity in the use of health care by women living with HIV and AIDS in Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, document 883, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics : toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stuckness and confinement: reflections on life in ghettos, camps, 84 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00141844.2018.1428207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les voix de la prison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Acts of Resistance during the 2014–16 West Africa Ebola Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Enria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Marí-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of humanitarian affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7227/JHA.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02303330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a Space of Necropolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.74-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Meaning of the Experiment and Implications of the Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.S69-S73. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepared for the ‘unexpected’? Lessons from the 2014–2016 Ebola epidemic in West Africa on integrating emergent theory designs into outbreak response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice E. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R Lorway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.e000990. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2018-000990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de Yacou « le Chinois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264 (3), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination and blood sampling acceptability during Ramadan fasting month: A cross-sectional study in Conakry, Guinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramatou Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaga Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Zeggani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (19), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01516018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en camp de la Guinée Ebola et l'expérience postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.57-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental treatment with Favipiravir for Ebola Virus Disease (the JIKI Trial) : a historically controlled, single-arm proof-of-concept trial in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Folkesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Bing M’lebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Habib Beavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.e1001967. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les prisons africaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, p. 45-49. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A impossível governança da saúde em prisão? Reflexões a partir da MACA (Costa do Marfim) [=L'impossible gouvernement de la santé en prison ? Réflexions à partir de la MACA (Côte d’Ivoire)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (7), pp.2011-2020. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-81232015217.10402016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a Context? Tenses and Tensions in Evidence-Based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Politics and Practices of Evidence in Global Health, 35 (5), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2016.1160089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life promises and ‘failed’ family ties : expectations and disappointment within a clinical trial (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2015.1081671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ebola photo essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réimaginer des communautés ? Le traitement précoce contre le VIH/sida en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.84-103. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.15768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter les corps comme des fagots' - Production sociale de l’indifférence en contexte Ebola (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pensée pluridisciplinaire de la prison en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253, p.117-129. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday prison governance in Abidjan, Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prison Service Journal (Centre for crime and justice studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida après la controverse : dépolitisation et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les points aveugles de la lutte contre le paludisme en Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://faceaface.revues.org/805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des impensés de la lutte contre le sida et nécessité d'une pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de lutte contre le paludisme en Casamance, Sénégal : une activité de santé publique soumise aux contextes de conflit et de décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, online (before print), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial and routine : on the problematic relation between routine care and &amp;quot;private actors&amp;quot; within West-­African health services (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Rouamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling with AIDS in South Africa : the space of the everyday as a field of recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.486-502. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maq.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'un livre: Vinh Kim Nguyen 2010 The Republic of Therapy. Triage and Sovereignty in West Africa’s Time of Aids. Duke University Press, Durham and London, 227p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (4), pp.179-196. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.124.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la France depuis l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (4), pp.201. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.120.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating care: patient tactics at an urban South African hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loveday Penn-Kekana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2010.008174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life & Times of Magda A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lethata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/526096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie du nom et subjectivité dans l’Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Des noms et des personnes, 59-60, pp.263-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People living with HIV and Aids everyday conditions of life in the Townships. Between structural constraint and individual tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehana Ebrahim-Vally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suffering Body of the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (3), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-16-3-453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement à l’épreuve des systèmes locaux de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (171), pp.629-656. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement in Pandemic Times : two Tales of Prisons, Epidemics, and Power from the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Aedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Droppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Link, Nathan; Novisky, Meghan; Fahmy, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Contemporary Issues in Health, Crime, and Punishment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-306, 2024, 9781003506867. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003506867-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding epidemic preparedness to include population memory: a key for better epidemic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Post-Western Sociology: From East Asia to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.937-955, 2023, Post-Western Social Sciences and Global Knowledge, 978-90-04-52932-8. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004529328_061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la rationalité des rumeurs : &amp;quot;Bernard Kouchner a demandé à MSF d'introduire la MVE en Guinée à la demande du président Alpha Condé !&amp;quot; [encadré 6.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-128, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne vole pas, je ne mens pas, je coupe ! &amp;quot; Les paradoxes de l'enfermement de femmes pour cause d'excision au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-92, 2022, Sociétés, espaces, temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes punitifs et prisons en Afrique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.13-32, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthiques confinées : quand l’éthique du chercheur dévoile celle des lieux d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.295-318, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler logiques épidémiologiques et expériences individuelles : pour une pensée vraiment globale de la santé en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mbanzoulou, Paul; Huard-Hardy, Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prison au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'ÉNAP, pp.49-60, 2021, Savoirs et pratiques criminologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Science in an Emergency : Challenging Clinical Trial Standards and Producing Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice E; Holmes, Christina; McDonald, Fiona; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of British Columbia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021, 978-0-7748-6521-0. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59962/9780774865234-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Lives in the Times of Global Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedersen, Lene; Cliggett, Lisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications Ltd, pp.554-578, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't steal, I don't lie, I cut !&amp;quot; : the paradoxes of the imprisonment of women for female genital mutilation in Burkina Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.103-118, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : thinking with prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.XII-XXXIV, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing science in an emergency : outcomes and pitfalls of a clinical trial in the Ebola outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice Elizabeth; Holmes, Christina; McDonald, Fiona J; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Standards: Ethnographic Methods for Local Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turner, Simon; Jensen, Steffen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on life in ghettos, camps and prisons stuckness and confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, chap.6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Sens de l'expérimentation et significations de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Ollivier-Yaniv; Mathilde Couderc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes,logiques sociales et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.127-135, 2018, Collection Sciences sociales et sida,, 972-2-7598-2251-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de population en Afrique du Sud au prisme de la santé reproductive : ruptures ou continuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Doris; Duchesne, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation : experiences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.27-38, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIDA après la controverse: dépolitisation, vieilles questions et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteilla, Raphaël; Hayem, Judith; Séverin, Marianne; Dika, Pierre-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique du Sud : 20 ans de démocratie contrastée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203-211, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnography of everyday ethics in a South African Medical Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Herdt, Tom; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real governance and practical norms in Sub-Saharan Africa : the game of the rules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.160-185, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to become a victim : pragmatics of the admission of women in a South African primary health care clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jensen, Steffen ; Ronsbö, Henrik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of victimhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.83-103, 2014, The ethnography of political violence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le Sud, un partenariat renforcé au Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouma Fernand Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Soubeiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.305-316, 2014, Colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître ou nier : trier l'infertilité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachenal, Guillaume ; Lefève, Céline ;Nguyen, Vinh-Kim ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine du tri : histoire, éthique, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.217-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et herboriste en Afrique du Sud : l'itinéraire d'une vendeuse de produits médicinaux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordié, Laurent ; Simon, Emmanuelle ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.81-96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de la race : de l’expérience du sida à l’injonction du pardon en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot, Cécile; Prum, Michel; Vircoulon, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique du Sud à l’heure de Jacob Zuma. La fin de la nation arc-en-ciel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-170, 2009, Racisme et eugénisme, 978-2-296-09926-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the suffering body of the city. Aids itineraries in Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuttall, Sarah; Mbembe, Achille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannesburg: the elusive metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.170-194, 2008, https://doi.org/10.1215/9780822381211. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/9780822381211-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de la violence. Un récit de vie aux marges d’un township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afflictions. L’Afrique du Sud de l’apartheid au sida.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.235-271, 2004, 9782845865694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et contagion des maladies animales en milieu peul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage : transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-338, 2003, Médecines du Monde, 9782845863721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keefi, une maladie peule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffré, Yannick; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale des maladies. Les entités nosologiques populaires en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.139-153, 1999, 2-13-050230-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, pouvoirs, pâture forestière et droits d’un groupe peul Baalinkooße (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgeot, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons nomades en Afrique sahélienne. Sociétés, développement et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.151-166, 1999, 2-86537-900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser le spectacle de la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Guinée : rôle et place des agents communautaires dans la riposte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Tidiane Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la production du soin en prison (Abidjan, Côte d'Ivoire) [entretien avec Pacôme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut donner une place à l’Afrique dans les débats sur l’enfermement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisons du Monde. Politiques et pratiques de l’enfermement contemporain [Synthèse du colloque &amp;quot;Prisons du monde&amp;quot; des 20 et 21 juin 2016, Lyon]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Table-ronde] Ebola : chronique d’une catastrophe annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Petitbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Rosemary Jolly, Cultured Violence. Narrative, Social Suffering, and Engendering Human Rights in Contemporary South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.478-481. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.14476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : étude de la résurgence de la Maladie à Virus Ébola dans la région de Nzérékoré : Ebola 2021 : la résurgence et les communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Mari-Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institute of Research for Development. 2021, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prisons en Afrique : expériences, modèles et circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. MOOC en ligne, France. 2019, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, Analyser, Témoigner. Ethnographie et formes de vie en temps de sida (Afrique du sud).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tribune] Penser la prison à l'heure de la pandémie de Coronavirus en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa4 - Libération.fr (carnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Regard vers le passé’. Penser l’expérience de la recherche de Pastoria en communauté pour imaginer une santé globale plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du centenaire de l’IRBAG De Pastoria au Global Health. Explorations anthropologiques historiques &amp; virologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Biologie Appliquée de Guinée (IRBAG - Pastoria), Dec 2024, Kindia, Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'épidémie : la Covid-19 et la réponse pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’administration pénitentiaire au défi de la crise de Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l'AMP et classes moyennes en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne, Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13ED1DD0"/>
+    <w:nsid w:val="23CA8864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-marcis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8302-0864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/40705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hornberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Confinement-Punishment-and-Prisons-in-Africa/Morelle-Marcis-Hornberger/p/book/9780367767891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Tousignant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnouma Laurent Koniono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.105759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Kourouma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadio Jean-Jacques Olivier Kadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;c&#233; Kpamou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Bah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj-oh.2025.18.6.46952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borodova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Amadou Diallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Nab&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1605425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambale Kasonia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Baiden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapika" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kiyulu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.14111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguidanke Camara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Toure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Kaba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Karim Soumah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2024.2308320" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassim Sylla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica66120242636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mouminy Barry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tougma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nikiema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Emmanuel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo W Heyerdahl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totran Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Alenichev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Salim Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2023.2245964" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14od3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/17rv-nt44" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Oumar Fofana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Kourouma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1475" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/pr6g-ky78" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Attas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ke&#239;ta-Diop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Curtis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara R. Koundouno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane D&#252;x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hinzmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03901-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-25099/v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0583" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12232" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31502" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry B. Faye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2018.1428207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Enria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abramowitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mar&#237;-S&#225;ez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/JHA.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001810" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. Graham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Lees" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Lorway" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2018-000990" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01516018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Ouedraogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Ortenzio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaga Ciss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zeggani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez-Temesio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232015217.10402016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laouenan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Folkesson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Bing M&#8217;lebing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Habib Beavogui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001967" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2016.1160089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2015.1081671" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121683v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15768" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1907" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2857" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bintou Samb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Badji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913506599" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouamba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maq.12003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223726v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-L14Z7BZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loveday Penn-Kekana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Blaauw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2010.008174" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lethata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/526096" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Ebrahim-Vally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-16-3-453" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.218" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848817v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Droppelmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Montanari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003506867-21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004529328/BP000070.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_061" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40750" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/40790" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40915" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627-11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255278v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubcpress.ca/the-social-life-of-standards" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971641v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006654v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223687v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822381211-007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223677v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223673v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1259-les-maladies-de-passage-9782845863729.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468335v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Barry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496045v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0175" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418033v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404291v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150938v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benkimoun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Potier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Janssens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitbon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.14476" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410219v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mari-Saez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02570579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555841v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840925v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-marcis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8302-0864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/40705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hornberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Confinement-Punishment-and-Prisons-in-Africa/Morelle-Marcis-Hornberger/p/book/9780367767891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Tousignant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Kourouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadio Jean-Jacques Olivier Kadio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;c&#233; Kpamou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj-oh.2025.18.6.46952" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambale Kasonia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Baiden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kiyulu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.14111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnouma Laurent Koniono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.105759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borodova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Amadou Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rocha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Nab&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1605425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2024.2308320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguidanke Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Toure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Kaba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Karim Soumah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassim Sylla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica66120242636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mouminy Barry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tougma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nikiema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Emmanuel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo W Heyerdahl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totran Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Alenichev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Salim Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2023.2245964" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14od3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/17rv-nt44" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Oumar Fofana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Kourouma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1475" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/pr6g-ky78" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Attas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ke&#239;ta-Diop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Curtis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara R. Koundouno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane D&#252;x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hinzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03901-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-25099/v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0583" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12232" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry B. Faye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2018.1428207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Enria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abramowitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mar&#237;-S&#225;ez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/JHA.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001810" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. Graham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Lees" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Lorway" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2018-000990" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01516018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Ouedraogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Ortenzio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaga Ciss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zeggani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez-Temesio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laouenan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Folkesson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Bing M&#8217;lebing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Habib Beavogui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001967" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232015217.10402016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2016.1160089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2015.1081671" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121683v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15768" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1907" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bintou Samb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Badji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872755v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2857" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913506599" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouamba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maq.12003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223726v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-L14Z7BZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loveday Penn-Kekana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Blaauw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2010.008174" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lethata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/526096" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Ebrahim-Vally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-16-3-453" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.218" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848817v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Droppelmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Montanari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003506867-21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004529328/BP000070.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_061" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641673v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/40790" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40750" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40915" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558159v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.59962/9780774865234-006/html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59962/9780774865234-006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627-11" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubcpress.ca/the-social-life-of-standards" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971641v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223687v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223679v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822381211-007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223673v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1259-les-maladies-de-passage-9782845863729.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205013v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Barry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496045v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0175" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benkimoun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Potier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Janssens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitbon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876056v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.14476" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mari-Saez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02570579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994332v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>