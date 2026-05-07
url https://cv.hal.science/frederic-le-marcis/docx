--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Marcis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of anthropology at ENS de Lyon and visiting senior researcher at IRD (TransVIHMI), hosted at CERFIG (www.cerfig.org) in Conakry (Guinea)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8302-0864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060719761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés, espaces, temps, 979-10-362-0497-5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement, Punishment and Prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie and Le Marcis, Frédéric and Hornberger, Julia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2021, Transnational Criminal Justice, 978-0-367-76789-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoétrangers : exclusion, reconnaissance et expérience des Rroms et gens du voyage en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia-l'Harmattan, pp.274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le sida après l'apartheid. Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.192, 2010, 978-2-8111-0387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et le monde à l’heure virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022/2, 2022, Global Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/3 (155), pp.[dossier] 5-182, 2019, Politique africaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics and practices of evidence in global health [Introd. & coord. du n° 35-5 de : Medical anthropology : cross-cultural studies in health and illness]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-5, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of healthcare-associated infections in nine hospitals across three health regions in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadio Jean-Jacques Olivier Kadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécé Kpamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMJ - One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj-oh.2025.18.6.46952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator experiences of trials during Ebola epidemics in Sierra Leone, Guinea, and the Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambale Kasonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Baiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kiyulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.14111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05033634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usos e imaginarios de la prisión en Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnouma Laurent Koniono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cárceles: perspectivas antropológicas, 34 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/raso.105759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context specific challenges of the WHO infection prevention and control core components in the Faranah Region: a mixed methods approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Nabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1605425. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1605425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Book Review ] - Carceral Afterlives: Prisons, Detention, and Punishment in Postcolonial Uganda , by Katherine Bruce-Lockhart, Athens, Ohio, Ohio University Press, 2022, 280 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Published online: 13 Feb 2024, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2024.2308320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sociale du risque ? Comprendre les difficultés de mise en oeuvre des mesures de la prévention et du contrôle des infections dans le système 121 de santé en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiguidanke Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (HS1), pp.153. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola virus circulation in a non-epidemic Guinean rural area: a mixed-method approach to assessing endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiba Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Karim Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146, pp.107129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacciner contre la COVID-19 ? Interroger l’agenda hégémonique de la santé globale depuis la Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gassim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica66120242636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la culture de l’hygiène hospitalière en Guinée, une approche mixte pour comprendre les contraintes de la PCI dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mouminy Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.246.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes socio-spatiales à l'allaitement maternel exclusif chez les mères séropositives à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace, Territoires, Sociétés et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel vaccine discourses in Guinea: ‘grounding’ social listening for a non-hegemonic global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo W Heyerdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totran Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenii Alenichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Salim Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2023.2245964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux épidémies ? Généalogie de la preparedness et chorégraphies ontologiques de la surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épidémies, 2022 (9), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14od3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et le monde à l'heure virale : donner vie au virus et faire vivre la viralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/17rv-nt44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Assessment of Health System Preparedness and Response to the COVID-19 Pandemic in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Oumar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jphia.2022.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the world in viral times : vitalizing viruses enlivening virality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/pr6g-ky78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours radiophoniques, cartographies épidémiques et représentations locales de la COVID-19 en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Afrique à l’épreuve de la pandémie de Covid-19 + Varia Représentations, incidences et réponses, 2021/02 (44), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic in francophone West Africa: from the first cases to responses in seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sambieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (Article number: 1490), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-11529-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03313193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of Ebola Virus in 2021 in Guinea Suggests a New Paradigm for Outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara R. Koundouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Düx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597, pp.539-543. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03901-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the COVID-19 Pandemic Response in a Country Emerging from an Ebola Epidemic: Assessment of Health Workers Knowledge, Attitudes and Practices on Coronavirus (COVID-19) in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Talassone Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.318-328. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-25099/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémies et Covid-19 dans les prisons africaines : l’occasion d’une approche de la santé vraiment globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5-6), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.205.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestation, mutineries et évasions. Les registres de mobilisation dans les prisons (Burundi, Cameroun, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une économie de la valeur en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.55-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closer is not better : distance and proximity in the use of health care by women living with HIV and AIDS in Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, document 883, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics : toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stuckness and confinement: reflections on life in ghettos, camps, 84 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00141844.2018.1428207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les voix de la prison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Acts of Resistance during the 2014–16 West Africa Ebola Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Enria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Marí-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of humanitarian affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7227/JHA.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02303330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a Space of Necropolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.74-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Meaning of the Experiment and Implications of the Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.S69-S73. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepared for the ‘unexpected’? Lessons from the 2014–2016 Ebola epidemic in West Africa on integrating emergent theory designs into outbreak response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice E. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R Lorway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.e000990. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2018-000990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de Yacou « le Chinois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264 (3), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination and blood sampling acceptability during Ramadan fasting month: A cross-sectional study in Conakry, Guinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramatou Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaga Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Zeggani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (19), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01516018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en camp de la Guinée Ebola et l'expérience postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.57-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental treatment with Favipiravir for Ebola Virus Disease (the JIKI Trial) : a historically controlled, single-arm proof-of-concept trial in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Folkesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Bing M’lebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Habib Beavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.e1001967. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les prisons africaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, p. 45-49. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A impossível governança da saúde em prisão? Reflexões a partir da MACA (Costa do Marfim) [=L'impossible gouvernement de la santé en prison ? Réflexions à partir de la MACA (Côte d’Ivoire)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (7), pp.2011-2020. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-81232015217.10402016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a Context? Tenses and Tensions in Evidence-Based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Politics and Practices of Evidence in Global Health, 35 (5), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2016.1160089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life promises and ‘failed’ family ties : expectations and disappointment within a clinical trial (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2015.1081671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ebola photo essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réimaginer des communautés ? Le traitement précoce contre le VIH/sida en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.84-103. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.15768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter les corps comme des fagots' - Production sociale de l’indifférence en contexte Ebola (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pensée pluridisciplinaire de la prison en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253, p.117-129. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday prison governance in Abidjan, Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prison Service Journal (Centre for crime and justice studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida après la controverse : dépolitisation et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les points aveugles de la lutte contre le paludisme en Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://faceaface.revues.org/805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des impensés de la lutte contre le sida et nécessité d'une pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de lutte contre le paludisme en Casamance, Sénégal : une activité de santé publique soumise aux contextes de conflit et de décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, online (before print), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial and routine : on the problematic relation between routine care and &amp;quot;private actors&amp;quot; within West-­African health services (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Rouamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling with AIDS in South Africa : the space of the everyday as a field of recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.486-502. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maq.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'un livre: Vinh Kim Nguyen 2010 The Republic of Therapy. Triage and Sovereignty in West Africa’s Time of Aids. Duke University Press, Durham and London, 227p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (4), pp.179-196. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.124.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la France depuis l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (4), pp.201. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.120.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating care: patient tactics at an urban South African hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loveday Penn-Kekana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2010.008174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life & Times of Magda A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lethata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/526096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie du nom et subjectivité dans l’Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Des noms et des personnes, 59-60, pp.263-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People living with HIV and Aids everyday conditions of life in the Townships. Between structural constraint and individual tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehana Ebrahim-Vally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suffering Body of the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (3), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-16-3-453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement à l’épreuve des systèmes locaux de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (171), pp.629-656. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement in Pandemic Times : two Tales of Prisons, Epidemics, and Power from the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Aedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Droppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Link, Nathan; Novisky, Meghan; Fahmy, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Contemporary Issues in Health, Crime, and Punishment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-306, 2024, 9781003506867. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003506867-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding epidemic preparedness to include population memory: a key for better epidemic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Post-Western Sociology: From East Asia to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.937-955, 2023, Post-Western Social Sciences and Global Knowledge, 978-90-04-52932-8. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004529328_061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la rationalité des rumeurs : &amp;quot;Bernard Kouchner a demandé à MSF d'introduire la MVE en Guinée à la demande du président Alpha Condé !&amp;quot; [encadré 6.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-128, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne vole pas, je ne mens pas, je coupe ! &amp;quot; Les paradoxes de l'enfermement de femmes pour cause d'excision au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-92, 2022, Sociétés, espaces, temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes punitifs et prisons en Afrique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.13-32, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthiques confinées : quand l’éthique du chercheur dévoile celle des lieux d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.295-318, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler logiques épidémiologiques et expériences individuelles : pour une pensée vraiment globale de la santé en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mbanzoulou, Paul; Huard-Hardy, Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prison au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'ÉNAP, pp.49-60, 2021, Savoirs et pratiques criminologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Science in an Emergency : Challenging Clinical Trial Standards and Producing Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice E; Holmes, Christina; McDonald, Fiona; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of British Columbia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021, 978-0-7748-6521-0. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59962/9780774865234-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Lives in the Times of Global Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedersen, Lene; Cliggett, Lisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications Ltd, pp.554-578, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't steal, I don't lie, I cut !&amp;quot; : the paradoxes of the imprisonment of women for female genital mutilation in Burkina Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.103-118, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : thinking with prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.XII-XXXIV, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing science in an emergency : outcomes and pitfalls of a clinical trial in the Ebola outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice Elizabeth; Holmes, Christina; McDonald, Fiona J; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Standards: Ethnographic Methods for Local Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turner, Simon; Jensen, Steffen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on life in ghettos, camps and prisons stuckness and confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, chap.6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Sens de l'expérimentation et significations de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Ollivier-Yaniv; Mathilde Couderc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes,logiques sociales et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.127-135, 2018, Collection Sciences sociales et sida,, 972-2-7598-2251-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de population en Afrique du Sud au prisme de la santé reproductive : ruptures ou continuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Doris; Duchesne, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation : experiences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.27-38, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIDA après la controverse: dépolitisation, vieilles questions et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteilla, Raphaël; Hayem, Judith; Séverin, Marianne; Dika, Pierre-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique du Sud : 20 ans de démocratie contrastée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203-211, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnography of everyday ethics in a South African Medical Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Herdt, Tom; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real governance and practical norms in Sub-Saharan Africa : the game of the rules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.160-185, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to become a victim : pragmatics of the admission of women in a South African primary health care clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jensen, Steffen ; Ronsbö, Henrik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of victimhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.83-103, 2014, The ethnography of political violence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le Sud, un partenariat renforcé au Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouma Fernand Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Soubeiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.305-316, 2014, Colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître ou nier : trier l'infertilité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachenal, Guillaume ; Lefève, Céline ;Nguyen, Vinh-Kim ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine du tri : histoire, éthique, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.217-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et herboriste en Afrique du Sud : l'itinéraire d'une vendeuse de produits médicinaux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordié, Laurent ; Simon, Emmanuelle ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.81-96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de la race : de l’expérience du sida à l’injonction du pardon en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot, Cécile; Prum, Michel; Vircoulon, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique du Sud à l’heure de Jacob Zuma. La fin de la nation arc-en-ciel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-170, 2009, Racisme et eugénisme, 978-2-296-09926-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the suffering body of the city. Aids itineraries in Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuttall, Sarah; Mbembe, Achille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannesburg: the elusive metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.170-194, 2008, https://doi.org/10.1215/9780822381211. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/9780822381211-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de la violence. Un récit de vie aux marges d’un township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afflictions. L’Afrique du Sud de l’apartheid au sida.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.235-271, 2004, 9782845865694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et contagion des maladies animales en milieu peul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage : transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-338, 2003, Médecines du Monde, 9782845863721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keefi, une maladie peule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffré, Yannick; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale des maladies. Les entités nosologiques populaires en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.139-153, 1999, 2-13-050230-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, pouvoirs, pâture forestière et droits d’un groupe peul Baalinkooße (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgeot, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons nomades en Afrique sahélienne. Sociétés, développement et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.151-166, 1999, 2-86537-900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser le spectacle de la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Guinée : rôle et place des agents communautaires dans la riposte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Tidiane Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la production du soin en prison (Abidjan, Côte d'Ivoire) [entretien avec Pacôme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut donner une place à l’Afrique dans les débats sur l’enfermement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisons du Monde. Politiques et pratiques de l’enfermement contemporain [Synthèse du colloque &amp;quot;Prisons du monde&amp;quot; des 20 et 21 juin 2016, Lyon]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Table-ronde] Ebola : chronique d’une catastrophe annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Petitbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Rosemary Jolly, Cultured Violence. Narrative, Social Suffering, and Engendering Human Rights in Contemporary South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.478-481. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.14476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : étude de la résurgence de la Maladie à Virus Ébola dans la région de Nzérékoré : Ebola 2021 : la résurgence et les communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Mari-Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institute of Research for Development. 2021, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prisons en Afrique : expériences, modèles et circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. MOOC en ligne, France. 2019, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, Analyser, Témoigner. Ethnographie et formes de vie en temps de sida (Afrique du sud).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tribune] Penser la prison à l'heure de la pandémie de Coronavirus en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa4 - Libération.fr (carnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Regard vers le passé’. Penser l’expérience de la recherche de Pastoria en communauté pour imaginer une santé globale plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du centenaire de l’IRBAG De Pastoria au Global Health. Explorations anthropologiques historiques &amp; virologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Biologie Appliquée de Guinée (IRBAG - Pastoria), Dec 2024, Kindia, Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'épidémie : la Covid-19 et la réponse pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’administration pénitentiaire au défi de la crise de Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l'AMP et classes moyennes en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne, Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Marcis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of anthropology at ENS de Lyon and visiting senior researcher at IRD (TransVIHMI), hosted at CERFIG (www.cerfig.org) in Conakry (Guinea)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8302-0864</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060719761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés, espaces, temps, 979-10-362-0497-5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement, Punishment and Prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie and Le Marcis, Frédéric and Hornberger, Julia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 262 p., 2021, Transnational Criminal Justice, 978-0-367-76789-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoétrangers : exclusion, reconnaissance et expérience des Rroms et gens du voyage en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia-l'Harmattan, pp.274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le sida après l'apartheid. Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, pp.192, 2010, 978-2-8111-0387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et le monde à l’heure virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022/2, 2022, Global Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique carcérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/3 (155), pp.[dossier] 5-182, 2019, Politique africaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics and practices of evidence in global health [Introd. & coord. du n° 35-5 de : Medical anthropology : cross-cultural studies in health and illness]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-5, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Extraordinary and the Everyday: Embodied Memory and Epidemic Preparedness During Ebola Outbreaks in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Mari-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2026.2655775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulator experiences of trials during Ebola epidemics in Sierra Leone, Guinea, and the Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambale Kasonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Baiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kiyulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (6), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.14111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05033634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usos e imaginarios de la prisión en Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnouma Laurent Koniono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropología Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cárceles: perspectivas antropológicas, 34 (2), pp.261-276. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/raso.105759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context specific challenges of the WHO infection prevention and control core components in the Faranah Region: a mixed methods approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Borodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Timbo Songbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Nabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1605425. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1605425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and risk factors of healthcare-associated infections in nine hospitals across three health regions in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mory Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadio Jean-Jacques Olivier Kadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécé Kpamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMJ - One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (6), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj-oh.2025.18.6.46952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Book Review ] - Carceral Afterlives: Prisons, Detention, and Punishment in Postcolonial Uganda , by Katherine Bruce-Lockhart, Athens, Ohio, Ohio University Press, 2022, 280 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Published online: 13 Feb 2024, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2024.2308320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sociale du risque ? Comprendre les difficultés de mise en oeuvre des mesures de la prévention et du contrôle des infections dans le système 121 de santé en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiguidanke Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (HS1), pp.153. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola virus circulation in a non-epidemic Guinean rural area: a mixed-method approach to assessing endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiba Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladho Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Karim Soumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146, pp.107129. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacciner contre la COVID-19 ? Interroger l’agenda hégémonique de la santé globale depuis la Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gassim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18357/anthropologica66120242636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la culture de l’hygiène hospitalière en Guinée, une approche mixte pour comprendre les contraintes de la PCI dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mouminy Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.246.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes socio-spatiales à l'allaitement maternel exclusif chez les mères séropositives à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Espace, Territoires, Sociétés et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel vaccine discourses in Guinea: ‘grounding’ social listening for a non-hegemonic global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo W Heyerdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totran Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenii Alenichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Salim Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2023.2245964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04185748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et le monde à l'heure virale : donner vie au virus et faire vivre la viralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/17rv-nt44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer aux épidémies ? Généalogie de la preparedness et chorégraphies ontologiques de la surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Épidémies, 2022 (9), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14od3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid Assessment of Health System Preparedness and Response to the COVID-19 Pandemic in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Oumar Fofana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidikiba Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karifa Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jphia.2022.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the world in viral times : vitalizing viruses enlivening virality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Carine Tantchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57832/pr6g-ky78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours radiophoniques, cartographies épidémiques et représentations locales de la COVID-19 en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’Afrique à l’épreuve de la pandémie de Covid-19 + Varia Représentations, incidences et réponses, 2021/02 (44), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.10007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of Ebola Virus in 2021 in Guinea Suggests a New Paradigm for Outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kabinet Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara R. Koundouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Düx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597, pp.539-543. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03901-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic in francophone West Africa: from the first cases to responses in seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sambieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (Article number: 1490), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-11529-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03313193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the COVID-19 Pandemic Response in a Country Emerging from an Ebola Epidemic: Assessment of Health Workers Knowledge, Attitudes and Practices on Coronavirus (COVID-19) in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salifou Talassone Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.318-328. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-25099/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémies et Covid-19 dans les prisons africaines : l’occasion d’une approche de la santé vraiment globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5-6), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.205.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestation, mutineries et évasions. Les registres de mobilisation dans les prisons (Burundi, Cameroun, Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closer is not better : distance and proximity in the use of health care by women living with HIV and AIDS in Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Tougma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, document 883, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une économie de la valeur en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.55-81. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics : toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Stuckness and confinement: reflections on life in ghettos, camps, 84 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00141844.2018.1428207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les voix de la prison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Acts of Resistance during the 2014–16 West Africa Ebola Epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Enria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Marí-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of humanitarian affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7227/JHA.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02303330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a Space of Necropolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.74-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Meaning of the Experiment and Implications of the Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.S69-S73. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepared for the ‘unexpected’? Lessons from the 2014–2016 Ebola epidemic in West Africa on integrating emergent theory designs into outbreak response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice E. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R Lorway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.e000990. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2018-000990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de Yacou « le Chinois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264 (3), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination and blood sampling acceptability during Ramadan fasting month: A cross-sectional study in Conakry, Guinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramatou Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaga Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Zeggani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (19), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01516018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en camp de la Guinée Ebola et l'expérience postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.57-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental treatment with Favipiravir for Ebola Virus Disease (the JIKI Trial) : a historically controlled, single-arm proof-of-concept trial in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Laouenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Folkesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Bing M’lebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Habib Beavogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.e1001967. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les prisons africaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, p. 45-49. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A impossível governança da saúde em prisão? Reflexões a partir da MACA (Costa do Marfim) [=L'impossible gouvernement de la santé en prison ? Réflexions à partir de la MACA (Côte d’Ivoire)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (7), pp.2011-2020. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-81232015217.10402016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a Context? Tenses and Tensions in Evidence-Based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Politics and Practices of Evidence in Global Health, 35 (5), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2016.1160089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life promises and ‘failed’ family ties : expectations and disappointment within a clinical trial (Ivory Coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2015.1081671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ebola photo essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réimaginer des communautés ? Le traitement précoce contre le VIH/sida en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.84-103. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.15768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter les corps comme des fagots' - Production sociale de l’indifférence en contexte Ebola (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pensée pluridisciplinaire de la prison en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 253, p.117-129. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.253.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday prison governance in Abidjan, Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prison Service Journal (Centre for crime and justice studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida après la controverse : dépolitisation et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.77-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence des impensés de la lutte contre le sida et nécessité d'une pensée critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de lutte contre le paludisme en Casamance, Sénégal : une activité de santé publique soumise aux contextes de conflit et de décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, online (before print), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00921020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les points aveugles de la lutte contre le paludisme en Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Bintou Samb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://faceaface.revues.org/805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial and routine : on the problematic relation between routine care and &amp;quot;private actors&amp;quot; within West-­African health services (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Rouamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare : journal of medical anthropology and transcultural psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling with AIDS in South Africa : the space of the everyday as a field of recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.486-502. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maq.12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'un livre: Vinh Kim Nguyen 2010 The Republic of Therapy. Triage and Sovereignty in West Africa’s Time of Aids. Duke University Press, Durham and London, 227p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (4), pp.179-196. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.124.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la France depuis l'Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (4), pp.201. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.120.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating care: patient tactics at an urban South African hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loveday Penn-Kekana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duane Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2010.008174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life & Times of Magda A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Lethata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/526096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie du nom et subjectivité dans l’Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Des noms et des personnes, 59-60, pp.263-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People living with HIV and Aids everyday conditions of life in the Townships. Between structural constraint and individual tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehana Ebrahim-Vally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suffering Body of the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (3), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-16-3-453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement à l’épreuve des systèmes locaux de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (171), pp.629-656. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement in Pandemic Times : two Tales of Prisons, Epidemics, and Power from the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Aedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Droppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Montanari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Link, Nathan; Novisky, Meghan; Fahmy, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Contemporary Issues in Health, Crime, and Punishment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-306, 2024, 9781003506867. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003506867-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding epidemic preparedness to include population memory: a key for better epidemic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Post-Western Sociology: From East Asia to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.937-955, 2023, Post-Western Social Sciences and Global Knowledge, 978-90-04-52932-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004529328_061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne vole pas, je ne mens pas, je coupe ! &amp;quot; Les paradoxes de l'enfermement de femmes pour cause d'excision au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-92, 2022, Sociétés, espaces, temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes punitifs et prisons en Afrique : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.13-32, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la rationalité des rumeurs : &amp;quot;Bernard Kouchner a demandé à MSF d'introduire la MVE en Guinée à la demande du président Alpha Condé !&amp;quot; [encadré 6.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-128, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthiques confinées : quand l’éthique du chercheur dévoile celle des lieux d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marcis, Frédéric; Morelle, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique en prisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.295-318, 2022, Sociétés, espaces, temps, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.40915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Science in an Emergency : Challenging Clinical Trial Standards and Producing Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice E; Holmes, Christina; McDonald, Fiona; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of British Columbia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021, 978-0-7748-6521-0. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59962/9780774865234-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler logiques épidémiologiques et expériences individuelles : pour une pensée vraiment globale de la santé en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mbanzoulou, Paul; Huard-Hardy, Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prison au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'ÉNAP, pp.49-60, 2021, Savoirs et pratiques criminologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Lives in the Times of Global Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Gomez-Temesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedersen, Lene; Cliggett, Lisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Cultural Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications Ltd, pp.554-578, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't steal, I don't lie, I cut !&amp;quot; : the paradoxes of the imprisonment of women for female genital mutilation in Burkina Faso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.103-118, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : thinking with prisons in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hornberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Marie; Le Marcis, Frédéric; Hornberger, Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confinement, punishment and prisons in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.XII-XXXIV, 2021, Transnational Criminal Justice, 9780367767891. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing science in an emergency : outcomes and pitfalls of a clinical trial in the Ebola outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, Janice Elizabeth; Holmes, Christina; McDonald, Fiona J; Darnell, Regna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Standards: Ethnographic Methods for Local Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in a space of necropolitics toward an economy of value in prisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turner, Simon; Jensen, Steffen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on life in ghettos, camps and prisons stuckness and confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, chap.6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface Sens de l'expérimentation et significations de l'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Ollivier-Yaniv; Mathilde Couderc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recrutement-engagement dans des essais cliniques en prévention. Contextes,logiques sociales et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.127-135, 2018, Collection Sciences sociales et sida,, 972-2-7598-2251-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de population en Afrique du Sud au prisme de la santé reproductive : ruptures ou continuités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Doris; Duchesne, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation médicale et mondialisation : experiences africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.27-38, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIDA après la controverse: dépolitisation, vieilles questions et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteilla, Raphaël; Hayem, Judith; Séverin, Marianne; Dika, Pierre-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique du Sud : 20 ans de démocratie contrastée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203-211, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnography of everyday ethics in a South African Medical Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Herdt, Tom; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real governance and practical norms in Sub-Saharan Africa : the game of the rules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.160-185, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le Sud, un partenariat renforcé au Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouma Fernand Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Soubeiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.305-316, 2014, Colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to become a victim : pragmatics of the admission of women in a South African primary health care clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jensen, Steffen ; Ronsbö, Henrik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histories of victimhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.83-103, 2014, The ethnography of political violence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître ou nier : trier l'infertilité en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachenal, Guillaume ; Lefève, Céline ;Nguyen, Vinh-Kim ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine du tri : histoire, éthique, anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.217-237, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et herboriste en Afrique du Sud : l'itinéraire d'une vendeuse de produits médicinaux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pordié, Laurent ; Simon, Emmanuelle ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux guérisseurs : biographies de thérapeutes au temps de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, pp.81-96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de la race : de l’expérience du sida à l’injonction du pardon en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot, Cécile; Prum, Michel; Vircoulon, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique du Sud à l’heure de Jacob Zuma. La fin de la nation arc-en-ciel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-170, 2009, Racisme et eugénisme, 978-2-296-09926-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the suffering body of the city. Aids itineraries in Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuttall, Sarah; Mbembe, Achille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannesburg: the elusive metropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.170-194, 2008, https://doi.org/10.1215/9780822381211. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/9780822381211-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de la violence. Un récit de vie aux marges d’un township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afflictions. L’Afrique du Sud de l’apartheid au sida.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.235-271, 2004, 9782845865694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et contagion des maladies animales en milieu peul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage : transmissions, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-338, 2003, Médecines du Monde, 9782845863721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keefi, une maladie peule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffré, Yannick; Olivier de Sardan, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale des maladies. Les entités nosologiques populaires en Afrique de l’ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.139-153, 1999, 2-13-050230-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, pouvoirs, pâture forestière et droits d’un groupe peul Baalinkooße (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgeot, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons nomades en Afrique sahélienne. Sociétés, développement et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.151-166, 1999, 2-86537-900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04205013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser le spectacle de la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Guinée : rôle et place des agents communautaires dans la riposte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Tidiane Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Attas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Keïta-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de la production du soin en prison (Abidjan, Côte d'Ivoire) [entretien avec Pacôme]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.155.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut donner une place à l’Afrique dans les débats sur l’enfermement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisons du Monde. Politiques et pratiques de l’enfermement contemporain [Synthèse du colloque &amp;quot;Prisons du monde&amp;quot; des 20 et 21 juin 2016, Lyon]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Table-ronde] Ebola : chronique d’une catastrophe annoncée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Petitbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ CR de lecture ] - Rosemary Jolly, Cultured Violence. Narrative, Social Suffering, and Engendering Human Rights in Contemporary South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.478-481. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.14476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00876056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : étude de la résurgence de la Maladie à Virus Ébola dans la région de Nzérékoré : Ebola 2021 : la résurgence et les communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Mari-Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institute of Research for Development. 2021, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prisons en Afrique : expériences, modèles et circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deslaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitrise. MOOC en ligne, France. 2019, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, Analyser, Témoigner. Ethnographie et formes de vie en temps de sida (Afrique du sud).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Glowczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tribune] Penser la prison à l'heure de la pandémie de Coronavirus en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Landry Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa4 - Libération.fr (carnet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Regard vers le passé’. Penser l’expérience de la recherche de Pastoria en communauté pour imaginer une santé globale plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du centenaire de l’IRBAG De Pastoria au Global Health. Explorations anthropologiques historiques &amp; virologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Biologie Appliquée de Guinée (IRBAG - Pastoria), Dec 2024, Kindia, Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'épidémie : la Covid-19 et la réponse pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’administration pénitentiaire au défi de la crise de Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l'AMP et classes moyennes en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Marcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de la procréation et mondialisation. Dispositifs, savoirs, expériences en Afrique sub-saharienne, Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23CA8864"/>
+    <w:nsid w:val="E3548101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-marcis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8302-0864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/40705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hornberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Confinement-Punishment-and-Prisons-in-Africa/Morelle-Marcis-Hornberger/p/book/9780367767891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Tousignant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Kourouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadio Jean-Jacques Olivier Kadio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;c&#233; Kpamou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Bah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj-oh.2025.18.6.46952" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambale Kasonia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Baiden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kiyulu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.14111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnouma Laurent Koniono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.105759" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borodova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Amadou Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rocha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Nab&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1605425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2024.2308320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguidanke Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Toure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Kaba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Karim Soumah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassim Sylla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica66120242636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mouminy Barry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tougma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nikiema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Emmanuel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo W Heyerdahl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totran Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Alenichev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Salim Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2023.2245964" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14od3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/17rv-nt44" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Oumar Fofana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Kourouma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1475" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/pr6g-ky78" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Attas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ke&#239;ta-Diop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Curtis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara R. Koundouno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane D&#252;x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hinzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03901-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-25099/v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0583" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12232" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry B. Faye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2018.1428207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Enria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abramowitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mar&#237;-S&#225;ez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/JHA.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001810" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. Graham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Lees" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Lorway" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2018-000990" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01516018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Ouedraogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Ortenzio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaga Ciss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zeggani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez-Temesio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laouenan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Folkesson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Bing M&#8217;lebing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Habib Beavogui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001967" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232015217.10402016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2016.1160089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2015.1081671" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121683v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15768" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1907" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bintou Samb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Badji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872755v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2857" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913506599" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouamba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maq.12003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223726v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-L14Z7BZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loveday Penn-Kekana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Blaauw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2010.008174" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lethata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/526096" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Ebrahim-Vally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-16-3-453" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.218" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848817v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Droppelmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Montanari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003506867-21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121407v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004529328/BP000070.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_061" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641673v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/40790" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40750" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40915" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558159v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.59962/9780774865234-006/html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59962/9780774865234-006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627-11" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubcpress.ca/the-social-life-of-standards" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152518v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971641v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223687v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223679v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822381211-007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223673v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1259-les-maladies-de-passage-9782845863729.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205013v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Barry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496045v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0175" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benkimoun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Potier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Janssens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitbon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876056v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.14476" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mari-Saez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02570579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994332v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-marcis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8302-0864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060719761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/40705" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hornberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Confinement-Punishment-and-Prisons-in-Africa/Morelle-Marcis-Hornberger/p/book/9780367767891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Tousignant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mari-Saez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2026.2655775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambale Kasonia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Baiden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kiyulu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.14111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnouma Laurent Koniono" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/raso.105759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Borodova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Amadou Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Timbo Songbono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rocha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Nab&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1605425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Kourouma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadio Jean-Jacques Olivier Kadio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;c&#233; Kpamou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Bah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj-oh.2025.18.6.46952" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2024.2308320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguidanke Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Toure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiba Kaba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Karim Soumah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassim Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/anthropologica66120242636" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mouminy Barry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tougma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nikiema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Emmanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo W Heyerdahl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totran Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Alenichev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Salim Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2023.2245964" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/17rv-nt44" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14od3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Oumar Fofana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karifa Kourouma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jphia.2022.1475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57832/pr6g-ky78" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Attas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ke&#239;ta-Diop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Curtis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara R. Koundouno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane D&#252;x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hinzmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03901-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-25099/v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12232" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry B. Faye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2018.1428207" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Enria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abramowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mar&#237;-S&#225;ez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/JHA.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001810" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. Graham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Lees" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landry Faye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Lorway" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2018-000990" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01516018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Ouedraogo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Ortenzio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaga Ciss&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zeggani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez-Temesio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laouenan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Folkesson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Bing M&#8217;lebing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Habib Beavogui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001967" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232015217.10402016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2016.1160089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2015.1081671" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.15768" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1907" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.253.0117" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113458v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2857" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Bintou Samb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Badji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913506599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouamba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766291v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maq.12003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223726v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0201" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-L14Z7BZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Schneider" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loveday Penn-Kekana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Blaauw" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2010.008174" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lethata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/526096" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana Ebrahim-Vally" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-16-3-453" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.218" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aedo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Droppelmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Montanari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003506867-21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121407v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004529328/BP000070.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_061" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/40790" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40750" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40915" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558159v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.59962/9780774865234-006/html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59962/9780774865234-006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003009627-11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubcpress.ca/the-social-life-of-standards" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152518v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971641v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006654v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822381211-007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223673v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1259-les-maladies-de-passage-9782845863729.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468335v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tidiane Barry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496045v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.155.0175" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150938v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benkimoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Potier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Janssens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitbon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.14476" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02570579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937070v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>