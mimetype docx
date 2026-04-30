--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Mouël </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël - Full Professor - Ing, MSc, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-mouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7323-4057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075648938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Analysis of a Distributed Leak Detection and Localisation System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.4298. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23094298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Software as a Service (SaaS) Transformation for the Automotive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.73688-73753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3294256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenrir: Blockchain-based Inter-company App-Store for the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.122933-122953. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3223130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of IoT protocols and their security issues through the lens of a generic IoT stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100264. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2020.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart-City Implementation for Crisis Management in Fast-Growing and Unplanned Cities: The Colombian Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería y Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (32), pp.151 - 169. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17230/ingciencia.16.32.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANDS: Continuous Optimal Navigation via Distributed Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian-Lee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Service Substitution in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2014.068244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive, Resilient and Autonomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.1--12. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaras.2011070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement adaptatif d'applications orientées services sur environnements contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.59-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Service Composition Middleware in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour un chargement contextuel de services dans les environnements pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.3.59-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : An Adaptive Framework for Dynamic Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : une plateforme adaptative pour la distribution dynamique d'applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124 - 1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Réseaux Informatique Répartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de micro-data center pour l'évaluation de l'empreinte carbone et l'optimisation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible Network Operating System Testbed for the Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGridW 2025 - 25th IEEE International Symposium on Cluster, Cloud and Internet Computing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromsø Norway, Norway. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025 - 25th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 5th Workshop CATAÏ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chalon sur Saône, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Complexity Management and Multidimensional Analysis in Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCC 2025 - 3rd International Workshop on Scalable Compute Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dresde, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un banc d'essai flexible pour les systèmes d'exploitation réseau dans le Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASTRESS: First Results of a Real-Time Micro-Seismic Monitoring System Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Faillettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMIV / CNRS; BRGM; UNIL; Cerema, Sep 2025, Aoste université de la vallée d'Aoste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'exploitation pour équipements réseaux : quelle place dans le continuum IoT-Edge-Fog-Cloud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (Compas 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des systèmes d'exploitation pour équipements réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR-RSD Virtualisation et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré pour l'intelligence ambiante : une approche système embarqué, distribuée et intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing limitations of TinyML approaches for AI-enabled Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simplification, Compression, Efficiency and Frugality for Artificial intelligence (SCEFA), in conjunction with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Torino; CENTAI, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Atlanta (GA), United States. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-efficient FaaS Edge Computing platform over IoT Nodes: Focus on Consensus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Mar 2023, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Fenicia District Renewable Energy Production for the Design of a Green Micro Datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-device learning for ultra-low-power wireless sensors: evaluating the effects of data subsampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Colloque National du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2; INL Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Cost of Machine Learning Models for Seizure Detection in an Adaptive e-Health IoT platform over Edge and Fog nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient in-situ monitoring using on-device and distributed learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Performance In Post-Moore-Based HPC Sustainable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MDP: A Game Theory Approach for Fault-Tolerant Data and Service Management in Crude Oil Pipelines Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2022 - 19th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for integrating virtual threads in a Java framework: a Quarkus example in a resource-constrained environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'2023 - 17TH ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Neuchâtel, Jun 2023, Neuchatel, Switzerland. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583678.3596895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et Objets Cyber-physiques : convergence pour la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Message Broker Free FaaS for Distributed Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Future Internet of Things and Cloud (FiCloud 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rome, Italy. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la recherche en apprentissage frugal (JRAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble INP; Inria; EcoInfo, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-tech Automotive-Oriented Flexible Virtualization Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud/Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RSD, Dec 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Models for Seizure Detection: Deployment Insights for e-Health IoT Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datacentric analysis to reduce pedestrians accidents: A case study in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Smart Cities and Territories (SSCt2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a FaaS framework for distributed dataflow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.2-13, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the performance and costs of reactive programming libraries in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient IoT-based Monitoring System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap: A protocol-agnostic multi-layer system to detect application patterns in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Internet of Things (IoT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap, a modelling system for heterogeneous IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass The Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vehicular Crowdsourcing Models in VANET for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9129487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de Services Cloud FaaS sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a framework for distributed FaaS dataflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual UK System Research Challenges Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Newton Aycliffe, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modleamiento y predicción de lluvias usando Edge Computing para el entorno colombiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting Matching Algorithm to Adapt to Workload Fluctuations in Content-based Publish/Subscribe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema colaborativo de medición de parámetros ambientales basado en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOUPI: retour d’expérience et travaux futurs sur une plateforme Fog/Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Behaviour Modeling and Simulation from Real Time Data Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un système IoT par test d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendes-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage augmenté : le numérique comme outil d'aide à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque « Pédagogie et Formation » Inter INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardenedGolo : pour augmenter le niveau de confiance en un code Golo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Plokhoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services décentralisés, robustes et efficaces pour une gestion autonome et temp-réel de situations d'urgences urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pedraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international interdisciplinaire Colombie – France « La Ville-Région durable comme projet: défis actuels. Regards croisés et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient, Decentralized V2V Online Stop-Free Strategy in a Complex Roundabout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 83rd Vehicular Technology Conference (VTC Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nanjing, China. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Proximity Clouds: Making Mobile Devices to Collaborate for Resource and Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Application Offloading through Ant-inspired Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on New Technologies in Distributed Systems (NOTERE'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prioritized Event Matching in a Content-based Publish/Subscribe System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems (DEBS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.12, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial and Local Knowledge for Global Efficiency of Urban Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 82nd Vehicular Technology Conference (VTC'2015-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Real Data for Microscopic Urban Vehicular Mobility Trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on ITS Telecommunications (ITST'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2015.7377394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decoupled Context-Oriented Programming Language for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maingret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Context-Oriented Programming (COP'2015) in conjunction with the European Conference on Object-Oriented Programming (ECOOP'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786545.2786552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real scenario and simulations on GLOSA traffic light system for reduced CO2 emissions, waiting time and travel time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benazouz Bradaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRAM: A Sharing Considered Route Assignment Mechanism for Fair Taxi Route Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Sahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783258.2783261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Latency Service Composition Approach in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ACM Symposium on Applied Computing (SAC'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, North Korea. pp.509--511, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2555116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golo, a Dynamic, Light and Efficient Language for Post-Invokedynamic JVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPJ - International Conference on Principles and Practices of Programming on the Java platform: virtual machines, lamguages and tools - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500828.2500844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux : modification de code à chaud et injection d'aspects directement dans une JVM 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-échelles pour les services dans les VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications dans les Transports (JNCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smartphones comme passerelle de services : peuvent-ils relier l'Internet des choses (IoT) et la virtualisation dans les nuages (Cloud) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM '13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.327-334, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507924.2507950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoxx France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Brazilian Symposium on Computer Networks and Distributed Systems (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Bridging IoT and Cloud Services: Proposing Smartphones as Mobile and Autonomic Service Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamus Workshop in ICPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Pervasive Services (ICPS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1568199.1568201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.589-606, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.118-133, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach to Semantically Deploy Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.403-408, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust protocol integrating services' semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Workshop for Ubiquitous Networking and Enablers to Context-Aware Services (Ubiq NW) in conjunction with the 4th International Symposium on Ubiquitous Computing Systems (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.C Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Etalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Specialization of Semantic Rules for choosing Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.391-396, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection: A Platform for Spontaneously Generating and Managing Proximity Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Pervasive Services (ICPS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIS: A Negotiated Integration of Services in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Symposium on Distributed Objects and Applications (DOA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1467-1484, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware minimal et auto-extensible pour le déploiement de services en environnement pervasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västeraas, Sweden. pp.385-392, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Middleware for Web Services Workshop (MWS'2005) in conjunction with the 9th International IEEE Enterprise Distributed Object Computing Conference (EDOC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Enschede, Netherlands. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Matching and Combining Techniques for Services Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Congreso Nacional de Ciencias de la Computacion (CNCC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2000 ACM Symposium on Applied Computing (SAC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Villa Olmo, Como, Italy. pp.568-569, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/338407.338446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on New Technologies in Distributed Systems (NOTERE'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the QoS via an Adaptive and Dynamic Distribution of Applications in a Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th IEEE Symposium on Reliable Distributed Systems (SRDS'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nürnberg, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDI.2000.885389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du niveau de service par la distribution adaptative d'applications dans un environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Systèmes (JCS'1999), dans les actes de la 1ère Conférence Française sur les Systèmes d'Exploitation (CFSE'1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Datacenters Model for Carbon Footprint Assessment and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte Énergétique de l'Apprentissage Distribué dans l'IoT : une Approche Conjointe Basée sur l'Émulation Matériel-Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA de confiance, IA frugale et responsable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection non-supervisée d'anomalies dans le trafic réseau grâce à une approche se basant sur le Double Deep Q-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique AILyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées non thématiques du GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced information and communication technologies for sustainable development and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-983936-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.26, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.44, 2008, 978-1-60558-208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.56, 2007, 1-4244-1326-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.50, 2006, 1-4244-0237-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIS: IoT & Industry 4.0 Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.123-155, 2023, 978-3-031-18176-4. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Engineering: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1799-1810, 2012, 9781613504567. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-456-7.ch712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Technologies for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, IGI Global, pp.122-131, 2010, 9781605662503. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile Computing Performance by Using an Adaptive Distribution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th International Conference on High Performance Computing (HiPC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, Heidelberg, pp.479-488, 2000, Lecture Notes in Computer Science, 3-540-41429-0. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44467-X_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de formation d’unités de calcul à partir de nœuds IoT d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302506. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de mise à jour d’une topologie d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 2302507. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de contrôle d’un réseau de communication maillé pour l’exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302508. 2023, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’autorisation d’installation d’un logiciel dans un véhicule automobile, dispositif, véhicule et système associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2204569 (dépôt), FR3135546 (publication). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier prévisionnel du déroulement d'une thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de réservation de ressources basée sur NDN pour le computing continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Software Containerisation Fit The Car On-Board Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and Performance Analysis of Embedded Development Environment for On-device Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Scaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services; INSA Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Enabled Low Power IoT Devices for TinyML Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Design - Quelles architectures et couches logicielles pour l'IoT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for a Truffle-based Golo Interpreter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VANET Applications: Hot Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dillschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Valeo; INSA Lyon; Inria. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux: Hijacking Java 7 InvokeDynamic To Support Live Code Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Network Coding Capabilities to the WSNet Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liang Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0405, INRIA. 2011, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACI sécurité informatique KAA (Key Authentification Ambient)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique (CNRS); INRIA; Ministère délégué à la Recherche et aux Nouvelles Technologies. 2007, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage intelligent de documents textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSIC, Université de Rennes 1; Alcatel Alsthom Recherche. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement adaptatif d'exécution distribuée d'applications dans un contexte mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité du logiciel ambiant : de la composition dynamique à l’exécution distribuée, contextuelle, autonome et large-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système d'exploitation [cs.OS]. Université de Lyon; Institut national des sciences appliquées de Lyon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01712992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2V Autonomic Coordination - Europarc roundabout, Creteil, France - 5PM / 7PM - Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic vehicular mobility trace of Europarc roundabout, Creteil, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01148989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Mouël </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël - Full Professor - Ing, MSc, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-mouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7323-4057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075648938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Software as a Service (SaaS) Transformation for the Automotive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.73688-73753. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3294256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Analysis of a Distributed Leak Detection and Localisation System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.4298. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23094298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenrir: Blockchain-based Inter-company App-Store for the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.122933-122953. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3223130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart-City Implementation for Crisis Management in Fast-Growing and Unplanned Cities: The Colombian Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería y Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (32), pp.151 - 169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17230/ingciencia.16.32.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of IoT protocols and their security issues through the lens of a generic IoT stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100264. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2020.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANDS: Continuous Optimal Navigation via Distributed Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian-Lee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Service Substitution in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2014.068244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement adaptatif d'applications orientées services sur environnements contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.59-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive, Resilient and Autonomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.1--12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaras.2011070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Service Composition Middleware in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour un chargement contextuel de services dans les environnements pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.3.59-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : une plateforme adaptative pour la distribution dynamique d'applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124 - 1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : An Adaptive Framework for Dynamic Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Réseaux Informatique Répartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025 - 25th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 5th Workshop CATAÏ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chalon sur Saône, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible Network Operating System Testbed for the Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGridW 2025 - 25th IEEE International Symposium on Cluster, Cloud and Internet Computing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromsø Norway, Norway. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de micro-data center pour l'évaluation de l'empreinte carbone et l'optimisation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Complexity Management and Multidimensional Analysis in Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCC 2025 - 3rd International Workshop on Scalable Compute Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dresde, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un banc d'essai flexible pour les systèmes d'exploitation réseau dans le Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASTRESS: First Results of a Real-Time Micro-Seismic Monitoring System Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Faillettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMIV / CNRS; BRGM; UNIL; Cerema, Sep 2025, Aoste université de la vallée d'Aoste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'exploitation pour équipements réseaux : quelle place dans le continuum IoT-Edge-Fog-Cloud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (Compas 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des systèmes d'exploitation pour équipements réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR-RSD Virtualisation et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards An Unsupervised Reward Function For A Deep Reinforcement Learning Based Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNET 2024 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Fenicia District Renewable Energy Production for the Design of a Green Micro Datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-efficient FaaS Edge Computing platform over IoT Nodes: Focus on Consensus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Mar 2023, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-device learning for ultra-low-power wireless sensors: evaluating the effects of data subsampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Colloque National du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2; INL Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Cost of Machine Learning Models for Seizure Detection in an Adaptive e-Health IoT platform over Edge and Fog nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient in-situ monitoring using on-device and distributed learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et Objets Cyber-physiques : convergence pour la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Performance In Post-Moore-Based HPC Sustainable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MDP: A Game Theory Approach for Fault-Tolerant Data and Service Management in Crude Oil Pipelines Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2022 - 19th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for integrating virtual threads in a Java framework: a Quarkus example in a resource-constrained environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'2023 - 17TH ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Neuchâtel, Jun 2023, Neuchatel, Switzerland. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583678.3596895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré pour l'intelligence ambiante : une approche système embarqué, distribuée et intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing limitations of TinyML approaches for AI-enabled Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simplification, Compression, Efficiency and Frugality for Artificial intelligence (SCEFA), in conjunction with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Torino; CENTAI, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Atlanta (GA), United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Message Broker Free FaaS for Distributed Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Future Internet of Things and Cloud (FiCloud 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rome, Italy. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la recherche en apprentissage frugal (JRAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble INP; Inria; EcoInfo, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-tech Automotive-Oriented Flexible Virtualization Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud/Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RSD, Dec 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the performance and costs of reactive programming libraries in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a FaaS framework for distributed dataflow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.2-13, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datacentric analysis to reduce pedestrians accidents: A case study in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Smart Cities and Territories (SSCt2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Models for Seizure Detection: Deployment Insights for e-Health IoT Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap: A protocol-agnostic multi-layer system to detect application patterns in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Internet of Things (IoT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient IoT-based Monitoring System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap, a modelling system for heterogeneous IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass The Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vehicular Crowdsourcing Models in VANET for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9129487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de Services Cloud FaaS sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a framework for distributed FaaS dataflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual UK System Research Challenges Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Newton Aycliffe, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema colaborativo de medición de parámetros ambientales basado en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting Matching Algorithm to Adapt to Workload Fluctuations in Content-based Publish/Subscribe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOUPI: retour d’expérience et travaux futurs sur une plateforme Fog/Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Behaviour Modeling and Simulation from Real Time Data Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modleamiento y predicción de lluvias usando Edge Computing para el entorno colombiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un système IoT par test d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendes-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage augmenté : le numérique comme outil d'aide à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque « Pédagogie et Formation » Inter INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardenedGolo : pour augmenter le niveau de confiance en un code Golo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Plokhoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services décentralisés, robustes et efficaces pour une gestion autonome et temp-réel de situations d'urgences urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pedraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international interdisciplinaire Colombie – France « La Ville-Région durable comme projet: défis actuels. Regards croisés et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Proximity Clouds: Making Mobile Devices to Collaborate for Resource and Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Application Offloading through Ant-inspired Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on New Technologies in Distributed Systems (NOTERE'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient, Decentralized V2V Online Stop-Free Strategy in a Complex Roundabout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 83rd Vehicular Technology Conference (VTC Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nanjing, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decoupled Context-Oriented Programming Language for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maingret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Context-Oriented Programming (COP'2015) in conjunction with the European Conference on Object-Oriented Programming (ECOOP'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786545.2786552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real scenario and simulations on GLOSA traffic light system for reduced CO2 emissions, waiting time and travel time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benazouz Bradaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRAM: A Sharing Considered Route Assignment Mechanism for Fair Taxi Route Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Sahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783258.2783261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prioritized Event Matching in a Content-based Publish/Subscribe System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems (DEBS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.12, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Real Data for Microscopic Urban Vehicular Mobility Trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on ITS Telecommunications (ITST'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2015.7377394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial and Local Knowledge for Global Efficiency of Urban Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 82nd Vehicular Technology Conference (VTC'2015-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Latency Service Composition Approach in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ACM Symposium on Applied Computing (SAC'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, North Korea. pp.509--511, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2555116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux : modification de code à chaud et injection d'aspects directement dans une JVM 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golo, a Dynamic, Light and Efficient Language for Post-Invokedynamic JVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPJ - International Conference on Principles and Practices of Programming on the Java platform: virtual machines, lamguages and tools - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500828.2500844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-échelles pour les services dans les VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications dans les Transports (JNCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM '13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.327-334, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507924.2507950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smartphones comme passerelle de services : peuvent-ils relier l'Internet des choses (IoT) et la virtualisation dans les nuages (Cloud) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Brazilian Symposium on Computer Networks and Distributed Systems (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoxx France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Bridging IoT and Cloud Services: Proposing Smartphones as Mobile and Autonomic Service Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamus Workshop in ICPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Pervasive Services (ICPS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1568199.1568201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.589-606, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach to Semantically Deploy Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.403-408, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust protocol integrating services' semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Workshop for Ubiquitous Networking and Enablers to Context-Aware Services (Ubiq NW) in conjunction with the 4th International Symposium on Ubiquitous Computing Systems (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Specialization of Semantic Rules for choosing Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.391-396, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.C Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Etalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.118-133, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection: A Platform for Spontaneously Generating and Managing Proximity Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Pervasive Services (ICPS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIS: A Negotiated Integration of Services in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Symposium on Distributed Objects and Applications (DOA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1467-1484, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware minimal et auto-extensible pour le déploiement de services en environnement pervasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västeraas, Sweden. pp.385-392, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Middleware for Web Services Workshop (MWS'2005) in conjunction with the 9th International IEEE Enterprise Distributed Object Computing Conference (EDOC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Enschede, Netherlands. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Matching and Combining Techniques for Services Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Congreso Nacional de Ciencias de la Computacion (CNCC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2000 ACM Symposium on Applied Computing (SAC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Villa Olmo, Como, Italy. pp.568-569, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/338407.338446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on New Technologies in Distributed Systems (NOTERE'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the QoS via an Adaptive and Dynamic Distribution of Applications in a Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th IEEE Symposium on Reliable Distributed Systems (SRDS'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nürnberg, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDI.2000.885389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du niveau de service par la distribution adaptative d'applications dans un environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Systèmes (JCS'1999), dans les actes de la 1ère Conférence Française sur les Systèmes d'Exploitation (CFSE'1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Datacenters Model for Carbon Footprint Assessment and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte Énergétique de l'Apprentissage Distribué dans l'IoT : une Approche Conjointe Basée sur l'Émulation Matériel-Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA de confiance, IA frugale et responsable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection non-supervisée d'anomalies dans le trafic réseau grâce à une approche se basant sur le Double Deep Q-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique AILyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées non thématiques du GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced information and communication technologies for sustainable development and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-983936-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.26, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.44, 2008, 978-1-60558-208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.56, 2007, 1-4244-1326-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.50, 2006, 1-4244-0237-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIS: IoT & Industry 4.0 Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.123-155, 2023, 978-3-031-18176-4. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Engineering: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1799-1810, 2012, 9781613504567. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-456-7.ch712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Technologies for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, IGI Global, pp.122-131, 2010, 9781605662503. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile Computing Performance by Using an Adaptive Distribution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th International Conference on High Performance Computing (HiPC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, Heidelberg, pp.479-488, 2000, Lecture Notes in Computer Science, 3-540-41429-0. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44467-X_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de formation d’unités de calcul à partir de nœuds IoT d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302506. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de mise à jour d’une topologie d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 2302507. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de contrôle d’un réseau de communication maillé pour l’exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302508. 2023, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’autorisation d’installation d’un logiciel dans un véhicule automobile, dispositif, véhicule et système associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2204569 (dépôt), FR3135546 (publication). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier prévisionnel du déroulement d'une thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de réservation de ressources basée sur NDN pour le computing continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Software Containerisation Fit The Car On-Board Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and Performance Analysis of Embedded Development Environment for On-device Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Scaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services; INSA Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Enabled Low Power IoT Devices for TinyML Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Design - Quelles architectures et couches logicielles pour l'IoT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for a Truffle-based Golo Interpreter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VANET Applications: Hot Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dillschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Valeo; INSA Lyon; Inria. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux: Hijacking Java 7 InvokeDynamic To Support Live Code Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Network Coding Capabilities to the WSNet Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liang Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0405, INRIA. 2011, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACI sécurité informatique KAA (Key Authentification Ambient)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique (CNRS); INRIA; Ministère délégué à la Recherche et aux Nouvelles Technologies. 2007, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage intelligent de documents textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSIC, Université de Rennes 1; Alcatel Alsthom Recherche. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement adaptatif d'exécution distribuée d'applications dans un contexte mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité du logiciel ambiant : de la composition dynamique à l’exécution distribuée, contextuelle, autonome et large-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système d'exploitation [cs.OS]. Université de Lyon; Institut national des sciences appliquées de Lyon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01712992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2V Autonomic Coordination - Europarc roundabout, Creteil, France - 5PM / 7PM - Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic vehicular mobility trace of Europarc roundabout, Creteil, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01148989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694E0730"/>
+    <w:nsid w:val="B2D27ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-mouel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-4057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075648938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez Blanco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3294256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3223130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Puentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arroyo Delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17230/ingciencia.16.32.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian-Lee Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Osta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaysse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Anton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128936v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04631029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577598" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Puerta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04035287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Navarro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Escoffier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596895" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Fortier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Novoa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Delgado Nivia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129487" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Qian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Mao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglu Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915701v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Parra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02123072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hernndez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Plokhoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504449" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391082v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771823" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352440v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2015.7377394" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Brada&#239;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sahel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783261" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555116" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848514v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500828.2500844" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721844v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chamekh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283947" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283945" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652256" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_33" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/338407.338446" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394916v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDI.2000.885389" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305472v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saghrouchni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Szanto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986137v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551151v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938706v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44467-X_44" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036942v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945905v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127629v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rekik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Scaffi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151626v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dillschneider" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01712992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01539961v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01148989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-mouel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-4057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075648938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174527v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3294256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3223130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Puentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arroyo Delgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17230/ingciencia.16.32.7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian-Lee Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Osta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Anton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128936v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04631029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saghrouchni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Szanto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577598" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Puerta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04035287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Escoffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Fortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986104v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Novoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Delgado Nivia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129487" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Parra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Qian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Mao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglu Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00064" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02123072v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hernndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Plokhoi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391082v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Brada&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sahel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783261" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771823" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2015.7377394" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848514v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500828.2500844" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chamekh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283947" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283945" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652256" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_33" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/338407.338446" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDI.2000.885389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252340v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44467-X_44" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127629v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rekik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Scaffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151626v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024271v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dillschneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01712992v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01539961v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01148989v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>