--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Mouël </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël - Full Professor - Ing, MSc, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-mouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7323-4057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075648938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Software as a Service (SaaS) Transformation for the Automotive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.73688-73753. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3294256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Analysis of a Distributed Leak Detection and Localisation System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.4298. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23094298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenrir: Blockchain-based Inter-company App-Store for the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.122933-122953. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3223130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart-City Implementation for Crisis Management in Fast-Growing and Unplanned Cities: The Colombian Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería y Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (32), pp.151 - 169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17230/ingciencia.16.32.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of IoT protocols and their security issues through the lens of a generic IoT stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100264. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2020.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANDS: Continuous Optimal Navigation via Distributed Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian-Lee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Service Substitution in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2014.068244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement adaptatif d'applications orientées services sur environnements contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.59-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive, Resilient and Autonomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.1--12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaras.2011070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Service Composition Middleware in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour un chargement contextuel de services dans les environnements pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.3.59-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : une plateforme adaptative pour la distribution dynamique d'applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124 - 1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : An Adaptive Framework for Dynamic Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Réseaux Informatique Répartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025 - 25th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 5th Workshop CATAÏ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chalon sur Saône, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible Network Operating System Testbed for the Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGridW 2025 - 25th IEEE International Symposium on Cluster, Cloud and Internet Computing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromsø Norway, Norway. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de micro-data center pour l'évaluation de l'empreinte carbone et l'optimisation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Complexity Management and Multidimensional Analysis in Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCC 2025 - 3rd International Workshop on Scalable Compute Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dresde, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un banc d'essai flexible pour les systèmes d'exploitation réseau dans le Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASTRESS: First Results of a Real-Time Micro-Seismic Monitoring System Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Faillettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMIV / CNRS; BRGM; UNIL; Cerema, Sep 2025, Aoste université de la vallée d'Aoste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'exploitation pour équipements réseaux : quelle place dans le continuum IoT-Edge-Fog-Cloud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (Compas 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des systèmes d'exploitation pour équipements réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR-RSD Virtualisation et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards An Unsupervised Reward Function For A Deep Reinforcement Learning Based Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNET 2024 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Fenicia District Renewable Energy Production for the Design of a Green Micro Datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-efficient FaaS Edge Computing platform over IoT Nodes: Focus on Consensus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Mar 2023, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-device learning for ultra-low-power wireless sensors: evaluating the effects of data subsampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Colloque National du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2; INL Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Cost of Machine Learning Models for Seizure Detection in an Adaptive e-Health IoT platform over Edge and Fog nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient in-situ monitoring using on-device and distributed learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et Objets Cyber-physiques : convergence pour la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Performance In Post-Moore-Based HPC Sustainable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MDP: A Game Theory Approach for Fault-Tolerant Data and Service Management in Crude Oil Pipelines Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2022 - 19th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for integrating virtual threads in a Java framework: a Quarkus example in a resource-constrained environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'2023 - 17TH ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Neuchâtel, Jun 2023, Neuchatel, Switzerland. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583678.3596895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré pour l'intelligence ambiante : une approche système embarqué, distribuée et intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing limitations of TinyML approaches for AI-enabled Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simplification, Compression, Efficiency and Frugality for Artificial intelligence (SCEFA), in conjunction with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Torino; CENTAI, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Atlanta (GA), United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Message Broker Free FaaS for Distributed Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Future Internet of Things and Cloud (FiCloud 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rome, Italy. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la recherche en apprentissage frugal (JRAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble INP; Inria; EcoInfo, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-tech Automotive-Oriented Flexible Virtualization Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud/Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RSD, Dec 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the performance and costs of reactive programming libraries in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a FaaS framework for distributed dataflow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.2-13, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datacentric analysis to reduce pedestrians accidents: A case study in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Smart Cities and Territories (SSCt2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Models for Seizure Detection: Deployment Insights for e-Health IoT Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap: A protocol-agnostic multi-layer system to detect application patterns in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Internet of Things (IoT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient IoT-based Monitoring System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap, a modelling system for heterogeneous IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass The Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vehicular Crowdsourcing Models in VANET for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9129487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de Services Cloud FaaS sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a framework for distributed FaaS dataflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual UK System Research Challenges Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Newton Aycliffe, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema colaborativo de medición de parámetros ambientales basado en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting Matching Algorithm to Adapt to Workload Fluctuations in Content-based Publish/Subscribe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOUPI: retour d’expérience et travaux futurs sur une plateforme Fog/Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Behaviour Modeling and Simulation from Real Time Data Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modleamiento y predicción de lluvias usando Edge Computing para el entorno colombiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un système IoT par test d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendes-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage augmenté : le numérique comme outil d'aide à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque « Pédagogie et Formation » Inter INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardenedGolo : pour augmenter le niveau de confiance en un code Golo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Plokhoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services décentralisés, robustes et efficaces pour une gestion autonome et temp-réel de situations d'urgences urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pedraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international interdisciplinaire Colombie – France « La Ville-Région durable comme projet: défis actuels. Regards croisés et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Proximity Clouds: Making Mobile Devices to Collaborate for Resource and Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Application Offloading through Ant-inspired Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on New Technologies in Distributed Systems (NOTERE'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient, Decentralized V2V Online Stop-Free Strategy in a Complex Roundabout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 83rd Vehicular Technology Conference (VTC Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nanjing, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decoupled Context-Oriented Programming Language for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maingret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Context-Oriented Programming (COP'2015) in conjunction with the European Conference on Object-Oriented Programming (ECOOP'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786545.2786552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real scenario and simulations on GLOSA traffic light system for reduced CO2 emissions, waiting time and travel time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benazouz Bradaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRAM: A Sharing Considered Route Assignment Mechanism for Fair Taxi Route Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Sahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783258.2783261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prioritized Event Matching in a Content-based Publish/Subscribe System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems (DEBS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.12, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Real Data for Microscopic Urban Vehicular Mobility Trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on ITS Telecommunications (ITST'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2015.7377394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial and Local Knowledge for Global Efficiency of Urban Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 82nd Vehicular Technology Conference (VTC'2015-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Latency Service Composition Approach in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ACM Symposium on Applied Computing (SAC'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, North Korea. pp.509--511, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2555116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux : modification de code à chaud et injection d'aspects directement dans une JVM 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golo, a Dynamic, Light and Efficient Language for Post-Invokedynamic JVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPJ - International Conference on Principles and Practices of Programming on the Java platform: virtual machines, lamguages and tools - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500828.2500844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-échelles pour les services dans les VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications dans les Transports (JNCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM '13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.327-334, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507924.2507950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smartphones comme passerelle de services : peuvent-ils relier l'Internet des choses (IoT) et la virtualisation dans les nuages (Cloud) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Brazilian Symposium on Computer Networks and Distributed Systems (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoxx France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Bridging IoT and Cloud Services: Proposing Smartphones as Mobile and Autonomic Service Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamus Workshop in ICPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Pervasive Services (ICPS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1568199.1568201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.589-606, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach to Semantically Deploy Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.403-408, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust protocol integrating services' semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Workshop for Ubiquitous Networking and Enablers to Context-Aware Services (Ubiq NW) in conjunction with the 4th International Symposium on Ubiquitous Computing Systems (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Specialization of Semantic Rules for choosing Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.391-396, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.C Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Etalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.118-133, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection: A Platform for Spontaneously Generating and Managing Proximity Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Pervasive Services (ICPS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIS: A Negotiated Integration of Services in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Symposium on Distributed Objects and Applications (DOA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1467-1484, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware minimal et auto-extensible pour le déploiement de services en environnement pervasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västeraas, Sweden. pp.385-392, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Middleware for Web Services Workshop (MWS'2005) in conjunction with the 9th International IEEE Enterprise Distributed Object Computing Conference (EDOC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Enschede, Netherlands. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Matching and Combining Techniques for Services Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Congreso Nacional de Ciencias de la Computacion (CNCC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2000 ACM Symposium on Applied Computing (SAC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Villa Olmo, Como, Italy. pp.568-569, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/338407.338446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on New Technologies in Distributed Systems (NOTERE'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the QoS via an Adaptive and Dynamic Distribution of Applications in a Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th IEEE Symposium on Reliable Distributed Systems (SRDS'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nürnberg, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDI.2000.885389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du niveau de service par la distribution adaptative d'applications dans un environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Systèmes (JCS'1999), dans les actes de la 1ère Conférence Française sur les Systèmes d'Exploitation (CFSE'1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Datacenters Model for Carbon Footprint Assessment and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte Énergétique de l'Apprentissage Distribué dans l'IoT : une Approche Conjointe Basée sur l'Émulation Matériel-Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA de confiance, IA frugale et responsable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection non-supervisée d'anomalies dans le trafic réseau grâce à une approche se basant sur le Double Deep Q-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique AILyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées non thématiques du GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced information and communication technologies for sustainable development and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-983936-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.26, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.44, 2008, 978-1-60558-208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.56, 2007, 1-4244-1326-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.50, 2006, 1-4244-0237-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIS: IoT & Industry 4.0 Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.123-155, 2023, 978-3-031-18176-4. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Engineering: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1799-1810, 2012, 9781613504567. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-456-7.ch712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Technologies for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, IGI Global, pp.122-131, 2010, 9781605662503. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile Computing Performance by Using an Adaptive Distribution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th International Conference on High Performance Computing (HiPC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, Heidelberg, pp.479-488, 2000, Lecture Notes in Computer Science, 3-540-41429-0. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44467-X_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de formation d’unités de calcul à partir de nœuds IoT d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302506. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de mise à jour d’une topologie d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 2302507. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de contrôle d’un réseau de communication maillé pour l’exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302508. 2023, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’autorisation d’installation d’un logiciel dans un véhicule automobile, dispositif, véhicule et système associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2204569 (dépôt), FR3135546 (publication). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier prévisionnel du déroulement d'une thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de réservation de ressources basée sur NDN pour le computing continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Software Containerisation Fit The Car On-Board Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and Performance Analysis of Embedded Development Environment for On-device Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Scaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services; INSA Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Enabled Low Power IoT Devices for TinyML Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Design - Quelles architectures et couches logicielles pour l'IoT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for a Truffle-based Golo Interpreter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VANET Applications: Hot Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dillschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Valeo; INSA Lyon; Inria. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux: Hijacking Java 7 InvokeDynamic To Support Live Code Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Network Coding Capabilities to the WSNet Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liang Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0405, INRIA. 2011, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACI sécurité informatique KAA (Key Authentification Ambient)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique (CNRS); INRIA; Ministère délégué à la Recherche et aux Nouvelles Technologies. 2007, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage intelligent de documents textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSIC, Université de Rennes 1; Alcatel Alsthom Recherche. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement adaptatif d'exécution distribuée d'applications dans un contexte mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité du logiciel ambiant : de la composition dynamique à l’exécution distribuée, contextuelle, autonome et large-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système d'exploitation [cs.OS]. Université de Lyon; Institut national des sciences appliquées de Lyon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01712992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2V Autonomic Coordination - Europarc roundabout, Creteil, France - 5PM / 7PM - Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic vehicular mobility trace of Europarc roundabout, Creteil, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01148989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Le Mouël </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël - Full Professor - Ing, MSc, PhD, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-le-mouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7323-4057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075648938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigned Communication and Data Analytics for Condition-Based Maintenance in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (18), pp.15847-15856. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3266029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Analysis of a Distributed Leak Detection and Localisation System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.4298. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23094298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey on Software as a Service (SaaS) Transformation for the Automotive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.73688-73753. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3294256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenrir: Blockchain-based Inter-company App-Store for the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.122933-122953. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3223130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of IoT protocols and their security issues through the lens of a generic IoT stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100264. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2020.100264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart-City Implementation for Crisis Management in Fast-Growing and Unplanned Cities: The Colombian Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingeniería y Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (32), pp.151 - 169. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17230/ingciencia.16.32.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANDS: Continuous Optimal Navigation via Distributed Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian-Lee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Service Substitution in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSEM.2014.068244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement adaptatif d'applications orientées services sur environnements contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.59-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive, Resilient and Autonomic Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.1--12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaras.2011070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Service Composition Middleware in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour un chargement contextuel de services dans les environnements pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.59-82. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.3.59-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : une plateforme adaptative pour la distribution dynamique d'applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124 - 1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn : An Adaptive Framework for Dynamic Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (11-12), pp.1124-1148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Réseaux Informatique Répartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de micro-data center pour l'évaluation de l'empreinte carbone et l'optimisation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible Network Operating System Testbed for the Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGridW 2025 - 25th IEEE International Symposium on Cluster, Cloud and Internet Computing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromsø Norway, Norway. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2025 - 25th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tromso, Norway, Norway. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Friendly Orchestration Management Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 5th Workshop CATAÏ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chalon sur Saône, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Complexity Management and Multidimensional Analysis in Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCC 2025 - 3rd International Workshop on Scalable Compute Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dresde, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un banc d'essai flexible pour les systèmes d'exploitation réseau dans le Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASTRESS: First Results of a Real-Time Micro-Seismic Monitoring System Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Faillettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMIV / CNRS; BRGM; UNIL; Cerema, Sep 2025, Aoste université de la vallée d'Aoste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'exploitation pour équipements réseaux : quelle place dans le continuum IoT-Edge-Fog-Cloud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (Compas 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des systèmes d'exploitation pour équipements réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR-RSD Virtualisation et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards An Unsupervised Reward Function For A Deep Reinforcement Learning Based Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNET 2024 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNAC, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-efficient FaaS Edge Computing platform over IoT Nodes: Focus on Consensus Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/SIGAPP, Mar 2023, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study of Fenicia District Renewable Energy Production for the Design of a Green Micro Datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-device learning for ultra-low-power wireless sensors: evaluating the effects of data subsampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Colloque National du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2; INL Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Sensor Configurations for Fault Identification in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Cost of Machine Learning Models for Seizure Detection in an Adaptive e-Health IoT platform over Edge and Fog nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient in-situ monitoring using on-device and distributed learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-MDP: A Game Theory Approach for Fault-Tolerant Data and Service Management in Crude Oil Pipelines Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilles Dibangoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2022 - 19th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et Objets Cyber-physiques : convergence pour la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Performance In Post-Moore-Based HPC Sustainable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CATAÏ Workshop - Circular Architectures for Advanced Computing @CARLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cartagena De Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for integrating virtual threads in a Java framework: a Quarkus example in a resource-constrained environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS'2023 - 17TH ACM International Conference on Distributed and Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Neuchâtel, Jun 2023, Neuchatel, Switzerland. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583678.3596895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré pour l'intelligence ambiante : une approche système embarqué, distribuée et intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing limitations of TinyML approaches for AI-enabled Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simplification, Compression, Efficiency and Frugality for Artificial intelligence (SCEFA), in conjunction with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Torino; CENTAI, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grow, prune or select data: which technique allows the most energy-efficient neural network training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Atlanta (GA), United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur la recherche en apprentissage frugal (JRAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble INP; Inria; EcoInfo, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Message Broker Free FaaS for Distributed Dataflow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Future Internet of Things and Cloud (FiCloud 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rome, Italy. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-tech Automotive-Oriented Flexible Virtualization Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud/Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RSD, Dec 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Architectures to Support Sustainable Advanced Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSTER 2022 - 2022 IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.512-515, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Models for Seizure Detection: Deployment Insights for e-Health IoT Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datacentric analysis to reduce pedestrians accidents: A case study in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Smart Cities and Territories (SSCt2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a FaaS framework for distributed dataflow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.2-13, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the performance and costs of reactive programming libraries in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REBLS 2021: 8th ACM International Workshop on Reactive and Event-Based Languages and Systems co-located with the SPLASH 2021 - ACM Annual Conference on Systems, Programming, Languages, Applications: Software for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486605.3486788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient IoT-based Monitoring System for Crude Oil Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safuriyawu Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap: A protocol-agnostic multi-layer system to detect application patterns in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Internet of Things (IoT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTMap, a modelling system for heterogeneous IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass The Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vehicular Crowdsourcing Models in VANET for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9129487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure de Services Cloud FaaS sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyninka: a framework for distributed FaaS dataflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual UK System Research Challenges Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Newton Aycliffe, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting Matching Algorithm to Adapt to Workload Fluctuations in Content-based Publish/Subscribe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema colaborativo de medición de parámetros ambientales basado en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche FaaS pour du calcul analytique sur noeuds IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Systèmes (ComPAS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Behaviour Modeling and Simulation from Real Time Data Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Delgado Nivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOUPI: retour d’expérience et travaux futurs sur une plateforme Fog/Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cloud - GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modleamiento y predicción de lluvias usando Edge Computing para el entorno colombiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Arroyo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop CATAÏ - SmartData for Citizen Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un système IoT par test d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben-Hassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2018 - Rendes-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage augmenté : le numérique comme outil d'aide à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque « Pédagogie et Formation » Inter INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HardenedGolo : pour augmenter le niveau de confiance en un code Golo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Plokhoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qifan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services décentralisés, robustes et efficaces pour une gestion autonome et temp-réel de situations d'urgences urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pedraza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international interdisciplinaire Colombie – France « La Ville-Région durable comme projet: défis actuels. Regards croisés et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Proximity Clouds: Making Mobile Devices to Collaborate for Resource and Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th EAI International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Application Offloading through Ant-inspired Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on New Technologies in Distributed Systems (NOTERE'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient, Decentralized V2V Online Stop-Free Strategy in a Complex Roundabout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 83rd Vehicular Technology Conference (VTC Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nanjing, China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2016.7504449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decoupled Context-Oriented Programming Language for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maingret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Context-Oriented Programming (COP'2015) in conjunction with the European Conference on Object-Oriented Programming (ECOOP'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786545.2786552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real scenario and simulations on GLOSA traffic light system for reduced CO2 emissions, waiting time and travel time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benazouz Bradaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRAM: A Sharing Considered Route Assignment Mechanism for Fair Taxi Route Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Sahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783258.2783261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Prioritized Event Matching in a Content-based Publish/Subscribe System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyou Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems (DEBS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.12, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Real Data for Microscopic Urban Vehicular Mobility Trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on ITS Telecommunications (ITST'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2015.7377394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial and Local Knowledge for Global Efficiency of Urban Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 82nd Vehicular Technology Conference (VTC'2015-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Latency Service Composition Approach in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ACM Symposium on Applied Computing (SAC'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, North Korea. pp.509--511, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2555116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golo, a Dynamic, Light and Efficient Language for Post-Invokedynamic JVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPJ - International Conference on Principles and Practices of Programming on the Java platform: virtual machines, lamguages and tools - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500828.2500844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux : modification de code à chaud et injection d'aspects directement dans une JVM 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-échelles pour les services dans les VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications dans les Transports (JNCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les smartphones comme passerelle de services : peuvent-ils relier l'Internet des choses (IoT) et la virtualisation dans les nuages (Cloud) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS) - Conférence Française en Systèmes d'Exploitation (CFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM '13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.327-334, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507924.2507950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mix-It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Brazilian Symposium on Computer Networks and Distributed Systems (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de bytecode : démocratisons la magie noire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devoxx France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Bridging IoT and Cloud Services: Proposing Smartphones as Mobile and Autonomic Service Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Golchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00442598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamus Workshop in ICPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Pervasive Services (ICPS'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1568199.1568201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.182-187, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.589-606, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications (ICPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Home Monitoring Applications: From Design to Implementation into The Amigo Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Consel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Second International Conference on Pervasive Computing and Applications (ICPCA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach to Semantically Deploy Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.403-408, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust protocol integrating services' semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Workshop for Ubiquitous Networking and Enablers to Context-Aware Services (Ubiq NW) in conjunction with the 4th International Symposium on Ubiquitous Computing Systems (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Specialization of Semantic Rules for choosing Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007) in conjunction with the IEEE International Conference on Pervasive Services (ICPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.391-396, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Privacy Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.C Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Etalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Ubicomp Privacy in conjunction with the 9th International Conference on Ubiquitous Computing (UbiComp'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.118-133, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection: A Platform for Spontaneously Generating and Managing Proximity Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Pervasive Services (ICPS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIS: A Negotiated Integration of Services in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Symposium on Distributed Objects and Applications (DOA'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1467-1484, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11914952_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware minimal et auto-extensible pour le déploiement de services en environnement pervasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västeraas, Sweden. pp.385-392, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Middleware for Web Services Workshop (MWS'2005) in conjunction with the 9th International IEEE Enterprise Distributed Object Computing Conference (EDOC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Enschede, Netherlands. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Matching and Combining Techniques for Services Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Congreso Nacional de Ciencias de la Computacion (CNCC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution over Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2000 ACM Symposium on Applied Computing (SAC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Villa Olmo, Como, Italy. pp.568-569, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/338407.338446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AeDEn: un cadre général pour une distribution adaptative et dynamique des applications en environnements mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on New Technologies in Distributed Systems (NOTERE'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the QoS via an Adaptive and Dynamic Distribution of Applications in a Mobile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th IEEE Symposium on Reliable Distributed Systems (SRDS'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nürnberg, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELDI.2000.885389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du niveau de service par la distribution adaptative d'applications dans un environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Systèmes (JCS'1999), dans les actes de la 1ère Conférence Française sur les Systèmes d'Exploitation (CFSE'1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Datacenters Model for Carbon Footprint Assessment and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elene Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte Énergétique de l'Apprentissage Distribué dans l'IoT : une Approche Conjointe Basée sur l'Émulation Matériel-Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA de confiance, IA frugale et responsable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection non-supervisée d'anomalies dans le trafic réseau grâce à une approche se basant sur le Double Deep Q-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Szanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique AILyS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Ambient Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées non thématiques du GDR RSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced information and communication technologies for sustainable development and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-983936-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.26, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, pp.44, 2008, 978-1-60558-208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.56, 2007, 1-4244-1326-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.50, 2006, 1-4244-0237-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIS: IoT & Industry 4.0 Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.123-155, 2023, 978-3-031-18176-4. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Resources Management Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Engineering: Concepts, Methodologies, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1799-1810, 2012, 9781613504567. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-456-7.ch712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Technologies for Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, IGI Global, pp.122-131, 2010, 9781605662503. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00395417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Mobile Computing Performance by Using an Adaptive Distribution Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 7th International Conference on High Performance Computing (HiPC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, Heidelberg, pp.479-488, 2000, Lecture Notes in Computer Science, 3-540-41429-0. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44467-X_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de formation d’unités de calcul à partir de nœuds IoT d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302506. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de mise à jour d’une topologie d’un réseau de communication maillé pour une exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 2302507. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de contrôle d’un réseau de communication maillé pour l’exécution de tâches relatives à des fonctions sans état</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2302508. 2023, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’autorisation d’installation d’un logiciel dans un véhicule automobile, dispositif, véhicule et système associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernandez Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2204569 (dépôt), FR3135546 (publication). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier prévisionnel du déroulement d'une thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Quantum-Enhanced Computing Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Carrillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de réservation de ressources basée sur NDN pour le computing continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Arrabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caposiena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Software Containerisation Fit The Car On-Board Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rekik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and Performance Analysis of Embedded Development Environment for On-device Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Scaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services; INSA Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Enabled Low Power IoT Devices for TinyML Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Design - Quelles architectures et couches logicielles pour l'IoT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for a Truffle-based Golo Interpreter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CITI - CITI Centre of Innovation in Telecommunications and Integration of services. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VANET Applications: Hot Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dillschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Valeo; INSA Lyon; Inria. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JooFlux: Hijacking Java 7 InvokeDynamic To Support Live Code Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon; INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Network Coding Capabilities to the WSNet Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liang Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Jaffrès-Runser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0405, INRIA. 2011, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACI sécurité informatique KAA (Key Authentification Ambient)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique (CNRS); INRIA; Ministère délégué à la Recherche et aux Nouvelles Technologies. 2007, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage intelligent de documents textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSIC, Université de Rennes 1; Alcatel Alsthom Recherche. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement adaptatif d'exécution distribuée d'applications dans un contexte mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité du logiciel ambiant : de la composition dynamique à l’exécution distribuée, contextuelle, autonome et large-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système d'exploitation [cs.OS]. Université de Lyon; Institut national des sciences appliquées de Lyon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01712992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V2V Autonomic Coordination - Europarc roundabout, Creteil, France - 5PM / 7PM - Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01539961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic vehicular mobility trace of Europarc roundabout, Creteil, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01148989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2D27ACA"/>
+    <w:nsid w:val="0D96C092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-mouel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-4057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075648938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174527v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3294256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3223130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Puentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arroyo Delgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17230/ingciencia.16.32.7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian-Lee Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Osta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Anton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128936v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04631029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saghrouchni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Szanto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577598" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Puerta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04035287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Escoffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Fortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986104v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Novoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Delgado Nivia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129487" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Parra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Qian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Mao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglu Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00064" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02123072v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hernndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Plokhoi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391082v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Brada&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sahel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783261" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771823" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2015.7377394" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848514v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500828.2500844" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chamekh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283947" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283945" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652256" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_33" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/338407.338446" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDI.2000.885389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252340v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44467-X_44" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127629v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rekik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Scaffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151626v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024271v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dillschneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01712992v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01539961v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01148989v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-le-mouel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-4057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075648938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3266029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez Blanco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3294256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3223130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Puentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arroyo Delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Carrillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17230/ingciencia.16.32.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian-Lee Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Osta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaysse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elene Anton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128936v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faillettaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04631029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saghrouchni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Szanto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Blanco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577598" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Puerta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04035287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04481607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Escoffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596895" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boumendil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Fortier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Mouel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Barrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03277935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Novoa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Delgado Nivia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486789" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486605.3486788" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129487" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Qian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Mao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglu Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Parra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Guillen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02123072v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Barrios Hernndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02187245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Plokhoi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391082v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2016.7504449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maingret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786545.2786552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazouz Brada&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Sahel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783261" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771823" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2015.7377394" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918910v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555116" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848514v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500828.2500844" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chamekh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283947" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395105v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283945" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Bryce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C Dekker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652256" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11914952_33" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/338407.338446" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELDI.2000.885389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252340v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986137v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05551151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44467-X_44" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04036900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05609582v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127629v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rekik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Scaffi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020321v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dillschneider" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01712992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01539961v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01148989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>