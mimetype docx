--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1744,282 +1744,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+                <w:t xml:space="preserve">F. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Palmieri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Puzzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. D. Castells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (6), pp.1117--1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a908993d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722008v1</w:t>
+                <w:t xml:space="preserve">hal-00693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 98 (21), pp.1713--1727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693804v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2370,51 +2370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10859" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVZWGJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10859" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVZWGJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>