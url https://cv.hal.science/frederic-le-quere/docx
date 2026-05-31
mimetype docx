--- v1 (2026-04-10)
+++ v2 (2026-05-31)
@@ -183,1837 +183,1846 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119, pp.203203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 119 (20), pp.203203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio investigations on the CaO&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1052, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner une chimie économe et créatrice : retour sur les JIREC 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Investigations on CaO Ions: Vibronic States and Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (44), pp.11254-11260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp407811c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (16), pp.164318. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Rovibronic States of CaO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 271 (1), pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2011.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the low-lying electronic states of the CaO molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 386 (1-3), pp.50-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full dimensional quantum dynamics of vibrationally highly excited NHD2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (1), pp.174302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3496374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A and b3Πu electronic states of Na2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Figgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (9), pp.1095 - 1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO driven by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127, pp.164315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2784553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;Σ&amp;lt;sup&amp;gt; +&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;u&amp;lt;/sub&amp;gt; and b &amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;Π&amp;lt;sub&amp;gt;u &amp;lt;/sub&amp;gt;electronic states of Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satchin Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Figgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (09), pp.1095-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation and selective population of vibrational levels with the Multiconfiguration Time-Dependent Hartree (MCTDH) algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 329, pp.179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical spectroscopic study of HeI and HeBr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Léonard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (8), pp.1694 - -1699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b501253h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rotations on the generation of coherent internal molecular motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 99 (4), pp.439--451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.10859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puzzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. D. Castells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (6), pp.1117--1122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/a908993d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 98 (21), pp.1713--1727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2023,207 +2032,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF RESONANCE CHARACTERISTICS BY PRONY ANALYSIS OF AN AUTOCORRELATION FUNCTION.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop High Dimensional Quantum Dynamics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of resonance characteristics by Prony analysis of an autocorrelation function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODECS 2013 Workshop. San Lorenzo de el Escorial, Madrid, 18th –22nd April, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2370,51 +2379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10859" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVZWGJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVZWGJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>