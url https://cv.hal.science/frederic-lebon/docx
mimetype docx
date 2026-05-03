--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -523,724 +523,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved accuracy of Dirichlet-like microscopic solutions on Representative Volume Elements</w:t>
+                <w:t xml:space="preserve">Toward stochastic imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Belgrand</w:t>
+                <w:t xml:space="preserve">Caroline Bauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Josien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">Flore Nabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.70030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05232281v2</w:t>
+                <w:t xml:space="preserve">hal-05397607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical models of conical assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Collas</w:t>
+                <w:t xml:space="preserve">Predictive asymptotic models of damage evolution in thin adhesives with tension–compression asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corado Ningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/ec-02-2024-0161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217 (4), pp.104384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2025.104384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520572v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive asymptotic models of damage evolution in thin adhesives with tension–compression asymmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical models of conical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Serpilli</w:t>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">Caroline Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corado Ningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2025.104384⟩</w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ec-02-2024-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520492v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Characterization of Viscoelastic Properties in Structural Adhesives Using PZT Resonance and Non-Contact Impulse Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved accuracy of Dirichlet-like microscopic solutions on Representative Volume Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Ogam</w:t>
+                <w:t xml:space="preserve">Louis Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Lebon</w:t>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354634v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05232281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization effects in micropolar laminated composites with imperfect contact conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Scale Characterization of Viscoelastic Properties in Structural Adhesives Using PZT Resonance and Non-Contact Impulse Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+                <w:t xml:space="preserve">Serges Kikwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.118898⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.108035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936569v1</w:t>
+                <w:t xml:space="preserve">hal-05354634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward stochastic imperfect interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bauzet</w:t>
+                <w:t xml:space="preserve">Localization effects in micropolar laminated composites with imperfect contact conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105 (4), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.118898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.70030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.118898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397607v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t>
               </w:r>
@@ -1337,343 +1337,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A size‐dependent model of strain gradient elastic laminated micro‐beams with a weak adhesive layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamberti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Lebon</w:t>
+                <w:t xml:space="preserve">Reinaldo Rodríguez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202400609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459111v1</w:t>
+                <w:t xml:space="preserve">hal-04858373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A size‐dependent model of strain gradient elastic laminated micro‐beams with a weak adhesive layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+                <w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Idrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Rodríguez Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">F. Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 131, pp.103653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.202400609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858373v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A size-dependent imperfect interface model for adhesively bonded joints considering strain gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291, pp.112720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,378 +1805,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micromechanical Model for Damage Evolution in Thin Piezoelectric Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+                <w:t xml:space="preserve">Mechanical white etching layer formation kinetics in pearlitic steels: A phenomenological model based on microstructural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13010082⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 514-515, pp.204585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928227v1</w:t>
+                <w:t xml:space="preserve">hal-03902672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lebon</w:t>
+                <w:t xml:space="preserve">A Micromechanical Model for Damage Evolution in Thin Piezoelectric Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104342v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical white etching layer formation kinetics in pearlitic steels: A phenomenological model based on microstructural characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Merino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">Frederic Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 514-515, pp.204585. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2022.204585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902672v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of models of hard and soft interfaces with damage</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127, pp.104008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Imperfect Viscoelastic Interfaces in Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,90 +2708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Multiscale and Multifield Solid Material Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Advances in Multiscale and Multifield Solid Material Interfaces, 10 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2953,339 +2953,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Damage Parameters for a Hard Interface Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+                <w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15155370⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791640v1</w:t>
+                <w:t xml:space="preserve">hal-03887798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emergence of adhesion in asymptotic analysis of piecewise linear anisotropic elastic bonded joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Assessment of Damage Parameters for a Hard Interface Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15155370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03546068v1</w:t>
+                <w:t xml:space="preserve">hal-03791640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the emergence of adhesion in asymptotic analysis of piecewise linear anisotropic elastic bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.104512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887798v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior and fracture characteristics of polymeric pipes under curved three point bending tests: Experimental and numerical approaches</w:t>
               </w:r>
@@ -3395,304 +3395,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Modelling in Adhesive Butt Joints under Torsion via Imperfect Interface Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+                <w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-4031fl⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792065v1</w:t>
+                <w:t xml:space="preserve">hal-03524358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+                <w:t xml:space="preserve">Damage Modelling in Adhesive Butt Joints under Torsion via Imperfect Interface Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 919, pp.281-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-4031fl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524358v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro–macro asymptotic approach applied to heterogeneous elastic micropolar media. Analysis of some examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,343 +3750,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of full-scale Nb 3 Sn CICC designs for tokamaks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Breschi</w:t>
+                <w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3156967⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.116059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872423v1</w:t>
+                <w:t xml:space="preserve">hal-03847085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+                <w:t xml:space="preserve">Mechanical analysis of full-scale Nb 3 Sn CICC designs for tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 300, pp.116059. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (6), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3156967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847085v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order interface conditions for piezoelectric spherical hollow composites: asymptotic approach and transfer matrix homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.106974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,51 +4250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automatic multigrid adaptive mesh refinement strategy with controlled accuracy for nonlinear quasi-static problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4335,304 +4335,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Models in Coupled Thermoelasticity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-posedness for the coupling of a random heat equation with a multiplicative stochastic Barenblatt equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Ali Maitlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies9010017⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (6), pp.1095-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2021.1871626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354120v1</w:t>
+                <w:t xml:space="preserve">hal-03546043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness for the coupling of a random heat equation with a multiplicative stochastic Barenblatt equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface Models in Coupled Thermoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (6), pp.1095-1129. </w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07362994.2021.1871626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/technologies9010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546043v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Damage for Brittle and Ductile Adhesives in Glued Butt Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Luis Cruz González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Ramirez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,248 +5075,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for the computational comparison of adaptive mesh refinement strategies for all-quadrilateral and all-hexahedral meshes: locally adaptive multigrid methods versus h-adaptive methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
+                <w:t xml:space="preserve">Higher order adhesive effects in composite beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110310⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.104108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136085v2</w:t>
+                <w:t xml:space="preserve">hal-03230732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order adhesive effects in composite beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">A unified framework for the computational comparison of adaptive mesh refinement strategies for all-quadrilateral and all-hexahedral meshes: locally adaptive multigrid methods versus h-adaptive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.104108. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 437, pp.110310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230732v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective predictions of heterogeneous flexoelectric multilayered composite with generalized periodicity</w:t>
               </w:r>
@@ -5449,51 +5449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Comparison of Two Multiscale Coupling Methods for Nonlinear Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5540,77 +5540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation of Multiphysic Imperfect Interfaces Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,922 +5651,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical asymptotic homogenization approach for viscoelastic composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+                <w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Ramírez-Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raimondo Penta</w:t>
+                <w:t xml:space="preserve">Camilo Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2020.1722872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909286v1</w:t>
+                <w:t xml:space="preserve">hal-02478526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness result for a system of random heat equation coupled with a multiplicative stochastic Barenblatt equation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effective behavior of viscoelastic composites in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Maitlo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O.L. Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramírez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Penta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.103377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2020.103377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361179v1</w:t>
+                <w:t xml:space="preserve">hal-03085165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of the tribological surface transformations in the railroad network (white etching layer)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior of piezoelectric layered composites with mechanical and electrical non-uniform imperfect contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Realpozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quintero Roba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brito-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinovart-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103636⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-019-01111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085177v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modeling of Electromagnetic Loading of Cable-in-Conduit Conductors for Fusion Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Riccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (4), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASC.2020.2978463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ascione</w:t>
+                <w:t xml:space="preserve">A hierarchical asymptotic homogenization approach for viscoelastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Ramírez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Penta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2020.1722872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478526v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of piezoelectric layered composites with mechanical and electrical non-uniform imperfect contacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-posedness result for a system of random heat equation coupled with a multiplicative stochastic Barenblatt equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maitlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909271v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective behavior of viscoelastic composites in three dimensions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ramírez-Torres</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of the tribological surface transformations in the railroad network (white etching layer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Penta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.103377. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.103636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2020.103377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085165v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Numerical Analysis of TRM-Reinforced Masonry under Diagonal Compression Tests</w:t>
               </w:r>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gulinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,51 +6816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the relaxation effective moduli for fibrous viscoelastic composites using the asymptotic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,663 +7078,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02559143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination influence on elastic properties of laminated composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original geometrical stopping criteria associated to multilevel adaptive mesh refinement for problems with local singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Brito-Santana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Joaquim Mendes Ferreira</w:t>
+                <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-018-2319-8⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3), pp.645-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-019-01674-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335897v1</w:t>
+                <w:t xml:space="preserve">hal-02336644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original geometrical stopping criteria associated to multilevel adaptive mesh refinement for problems with local singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">Maxwell homogenization scheme for piezoelectric composites with arbitrarily-oriented spheroidal inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gandarilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lau-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (3), pp.645-661. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230 (10), pp.3613-3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-019-01674-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-019-02481-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336644v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell homogenization scheme for piezoelectric composites with arbitrarily-oriented spheroidal inhomogeneities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Study of the Surface Roughness, Thermal Conductivity of the Contact Materials and Interstitial Fluid Convection Coefficient Effect on the Thermal Contact Conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gandarilla-Pérez</w:t>
+                <w:t xml:space="preserve">Rachid Chadouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lau-Alfonso</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-019-02481-0⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/acsm.430410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336652v1</w:t>
+                <w:t xml:space="preserve">hal-02336680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Simulation of a Bush Plane Tire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lama Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (12), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/lubricants7120107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Surface Roughness, Thermal Conductivity of the Contact Materials and Interstitial Fluid Convection Coefficient Effect on the Thermal Contact Conductance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delamination influence on elastic properties of laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Brito-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Chadouli</w:t>
+                <w:t xml:space="preserve">Bruno Guilherme Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Joaquim Mendes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (4), pp.265-271. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230 (3), pp.821-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/acsm.430410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-018-2319-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336680v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neumann problem for a Barenblatt equation with a multiplicative stochastic force and a nonlinear source term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,321 +7788,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FE Model for TRM Reinforced Masonry Walls with Interface Effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+                <w:t xml:space="preserve">Derivation of imperfect interface models coupling damage and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.817.57⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (11), pp.2906-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2018.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336684v1</w:t>
+                <w:t xml:space="preserve">hal-02335935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of imperfect interface models coupling damage and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
+                <w:t xml:space="preserve">A FE Model for TRM Reinforced Masonry Walls with Interface Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gulinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77 (11), pp.2906-2916. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 817, pp.57-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2018.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.817.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335935v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Scale Model of Soft Imperfect Interface with Nonlocal Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Ali Maitlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multiscale Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8130,715 +8130,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Fine growth control of electrografted homogeneous thin films on patterned gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Voisin</w:t>
+                <w:t xml:space="preserve">R. Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Bui</w:t>
+                <w:t xml:space="preserve">V. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cocheteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.106649. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 318, pp.754-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277738v1</w:t>
+                <w:t xml:space="preserve">cea-02295172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modeling non-ageing linear viscoelastic composites with general periodicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guinovart-Díaz</w:t>
+                <w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110927⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336659v1</w:t>
+                <w:t xml:space="preserve">hal-02277738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine growth control of electrografted homogeneous thin films on patterned gold electrodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An approach for modeling non-ageing linear viscoelastic composites with general periodicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.L. Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinovart-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinovart-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 318, pp.754-761. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02295172v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic derivation of a general imperfect interface law for linear multiphysics composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling of light aircraft landing gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Serpilli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aeronautics and Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9792.1000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336669v1</w:t>
+                <w:t xml:space="preserve">hal-02336636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of light aircraft landing gears</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Rosu</w:t>
+                <w:t xml:space="preserve">An asymptotic derivation of a general imperfect interface law for linear multiphysics composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aeronautics and Aerospace Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (3), pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180-181, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2168-9792.1000213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336636v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft and hard interface models for bonded elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.480-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8872,64 +8872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling of an Aircraft Tire Rolling on a Steel Drum: Experimental Investigations and Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guinovart-Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppalapalle Vajravelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9123,51 +9123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,51 +9400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas De-Soza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Computational Methods in Engineering Science and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (4), pp.268-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9491,51 +9491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order interfacial effects for elastic waves in one dimensional phononic crystals via the Lagrange-Hamilton's principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9563,291 +9563,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Saint Venant-Kirchhoff imperfect interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On modelling brick/mortar interface via a St. Venant-Kirchhoff orthotropic soft interface. Part II: in silico analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.101-115. </w:t>
+              <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.259-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMRI.2017.087430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694043v1</w:t>
+                <w:t xml:space="preserve">hal-01694049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modelling brick/mortar interface via a St. Venant-Kirchhoff orthotropic soft interface. Part II: in silico analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+                <w:t xml:space="preserve">On Saint Venant-Kirchhoff imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.259-273. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.101-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMRI.2017.087430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694049v1</w:t>
+                <w:t xml:space="preserve">hal-01694043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of laminated shell composite with imperfect contact between the layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guinovart-Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,64 +9911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the coupling of local multilevel mesh refinement and ZZ methods for unilateral frictional contact problems in elastostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10009,776 +10009,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modeling three-phase piezoelectric composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of a model of imperfect interface with finite strains and damage by asymptotic techniques: an application to masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.3937⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.1645-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-017-0765-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694029v1</w:t>
+                <w:t xml:space="preserve">hal-01695316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the gasket thermal conductivity effect on the thermal contact resistance between two solids in contact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An approach for modeling three-phase piezoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanh Espinosa-Almeyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (30), </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mathematical Modeling in Micromechanics, 40 (9), pp.3230-3248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5098/hmt.8.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.3937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694021v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global existence and uniqueness result for a stochastic Allen-Cahn equation with constraint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
+                <w:t xml:space="preserve">Numerical study of the gasket thermal conductivity effect on the thermal contact resistance between two solids in contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Chadouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Vallet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.4383⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5098/hmt.8.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694069v1</w:t>
+                <w:t xml:space="preserve">hal-01694021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a model of imperfect interface with finite strains and damage by asymptotic techniques: an application to masonry structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+                <w:t xml:space="preserve">A global existence and uniqueness result for a stochastic Allen-Cahn equation with constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (7), pp.1645-1660. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (14), pp.5241-5261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-017-0765-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.4383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695316v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwarz method for dual contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lori Badea</w:t>
+                <w:t xml:space="preserve">Towards nonlinear imperfect interface models including micro-cracks and smooth roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-015-0255-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1-2), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-017-0047-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508775v1</w:t>
+                <w:t xml:space="preserve">hal-01697064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nonlinear imperfect interface models including micro-cracks and smooth roughness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Schwarz method for dual contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1-2), pp.13-27. </w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.719-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12356-017-0047-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40314-015-0255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697064v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect interfaces with graded materials and unilateral conditions: theoretical and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.445-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10812,90 +10812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of imperfect interface with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52, pp.1911-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10942,64 +10942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft and hard anisotropic interface in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lopez-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11063,51 +11063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Simulation of the Dynamic Frictional Contact between an Aircraft Tire Rubber and a Rough Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Guinovart-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11340,90 +11340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t>
@@ -11474,51 +11474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,51 +11708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostina Orefice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminiano Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11959,51 +11959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Masonry Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.142 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12050,64 +12050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of models and methods for pressurized spherical composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guinovart-Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Guinovart-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12184,90 +12184,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t>
@@ -12573,64 +12573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-viscoelastic modeling of the aircraft tire cornering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12690,51 +12690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Multilevel Refinement Technique based on Nested Local Meshes for Nonlinear Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Barbié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12781,90 +12781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order model for soft and hard elastic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (23-24), pp.4137-4148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12911,51 +12911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies around the local defect correction multi-level refinement method for three-dimensional linear elastic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Barbié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13132,77 +13132,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13387,77 +13387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13503,51 +13503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective elastic shear stiffness of a periodic fibrous composite with non-uniform imperfect contact between the matrix and the fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos López-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13650,51 +13650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of aircraft tire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Kondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13767,51 +13767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect interfaces as asymptotic models of thin curved elastic adhesive interphases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13852,524 +13852,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling of the aircraft tyre cornering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Rosu</w:t>
+                <w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37, pp.29-36</w:t>
+              <w:t xml:space="preserve">, 2013, 37 (1), pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021033v1</w:t>
+                <w:t xml:space="preserve">hal-01021030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial waves between piezoelectric and piezomagnetic half-spaces with magneto-electro-mechanical imperfect interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective properties of periodic fibrous electro-elastic composites with mechanic imperfect contact condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Guinovart-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lopez-Realpozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500839.2013.793850⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861443v1</w:t>
+                <w:t xml:space="preserve">hal-00861434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective properties of periodic fibrous electro-elastic composites with mechanic imperfect contact condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical modelling of the aircraft tyre cornering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Elias-Birembaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861434v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Interfacial waves between piezoelectric and piezomagnetic half-spaces with magneto-electro-mechanical imperfect interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monvisais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Dynamics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (7), pp.413-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2013.793850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021030v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a hard, thin curvilinear interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (6), pp.1569-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14416,51 +14416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of an aircraft tire in cornering using coupled ale and lagrangian formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Kondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14637,51 +14637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of an elastic thin interphase with mismatch strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14819,51 +14819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-friction interface model derived from micromechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15027,51 +15027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of a hard thin linear elastic interphase: an energy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (3-4), pp.441-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15099,334 +15099,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation and mesh adaptation for Signorini-Coulomb problems using E-FEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic analysis of an adhesive joint: a focus on cylindrical coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.97-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589974v1</w:t>
+                <w:t xml:space="preserve">hal-00707611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical couplings in aircraft tire rolling/sliding modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Rosu</w:t>
+                <w:t xml:space="preserve">Error estimation and mesh adaptation for Signorini-Coulomb problems using E-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.274.81⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (11-12), pp.1148-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694047v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of an adhesive joint: a focus on cylindrical coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical couplings in aircraft tire rolling/sliding modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Kongo-Konde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Dynamics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 274, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.274.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707611v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modelling of interfaces taking contact conditions into account: asymptotic expansions and numerical implementation</w:t>
               </w:r>
@@ -15607,51 +15607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of a thin interface: the case involving similar rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (5), pp.473-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15679,338 +15679,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the modelling of interfaces in masonry construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fazia Fouchal</w:t>
+                <w:t xml:space="preserve">Stress based finite element methods for solving contact problems: comparisons between various solution methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.10.011⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (8), pp.697-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459497v1</w:t>
+                <w:t xml:space="preserve">hal-00459488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress based finite element methods for solving contact problems: comparisons between various solution methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Kuss</w:t>
+                <w:t xml:space="preserve">A thermo-mechanical modelling of the Tribological Transformations of Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Désoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2008.11.013⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (9-10), pp.653-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459488v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermo-mechanical modelling of the Tribological Transformations of Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Désoyer</w:t>
+                <w:t xml:space="preserve">Contribution to the modelling of interfaces in masonry construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.2428-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00418398v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of quasi-brittle interfaces</w:t>
               </w:r>
@@ -16100,51 +16100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic study of soft thin layer: the non convex case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16178,51 +16178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of linear random materials: application to Al/SiC and resin/glass composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16360,51 +16360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes duales pour le contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16581,51 +16581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of nonlinear laminated composites with perfect adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lopez-Realpozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16715,51 +16715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of some non-linear soft thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16800,222 +16800,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation procedures for solving Signorini-Coulomb contact problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic studies of Mohr-Coulomb and Drucker-Prager soft thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franco Maceri</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2004.03.018⟩</w:t>
+              <w:t xml:space="preserve">Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/scs.2004.4.2.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088256v1</w:t>
+                <w:t xml:space="preserve">hal-00088239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic studies of Mohr-Coulomb and Drucker-Prager soft thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation procedures for solving Signorini-Coulomb contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bisegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ronel-Idrissi</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Maceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.133-147. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.595-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/scs.2004.4.2.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2004.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088239v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact problems with friction: Models and simulations</w:t>
               </w:r>
@@ -17079,77 +17079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-PANA: a convergent block-relaxation solution method for the discretized dual formulation of the Signorini–Coulomb contact problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bisegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Maceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333 (11), pp.1053-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17195,51 +17195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Tool for Periodic Heterogeneous Media: Application to Interface in Al/SiC Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17299,51 +17299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets-Galerkin method for plane elastostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17381,51 +17381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Galerkin method for periodic heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17472,51 +17472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of plane elastostatics operators in daubechies wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17922,64 +17922,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate multiscale solutions to quasi-stationary thermal problems involving a heterogeneous heat source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18030,51 +18030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation massivement parallèle et raffinement adaptatif de maillage pour les problèmes de mécanique du contact 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Epalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18138,51 +18138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational framework for automatic mesh refinement in nonlinear quasi-static solid mechanics context: multilevel adaptive strategy with controlled accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18220,90 +18220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube/projectile interaction modeling using finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corado Ningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCM 2023 - VII International Conference on Computational Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18328,77 +18328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18561,77 +18561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18669,77 +18669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of non-linear imperfect interfaces including plasticity and stochastics effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18777,103 +18777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel interface laws for piezoelectric composites taking into account the flexoelectric effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) &amp; 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18987,329 +18987,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03954894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique d'une interface adhésive : dommage mécanique et réactions chimiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general model of hard and soft interfaces with damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Fracture and Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281719v1</w:t>
+                <w:t xml:space="preserve">hal-03909636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general model of hard and soft interfaces with damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multiphysique d'une interface adhésive : dommage mécanique et réactions chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Andréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fracture and Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909636v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New soft interface conditions for flexoelectric composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. pp.116059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19423,541 +19423,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adhesion linked to piecewise and/or anisotropic elastic material behavior?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of imperfect interfaces in viscoelastic composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on The Evolving Nonlinear Continuum Panorama</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Castro Urdiales (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">9o Congreso Metropolitano de Modelado y Simulacion Numerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909630v1</w:t>
+                <w:t xml:space="preserve">hal-03909568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of imperfect interfaces in viscoelastic composite materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is adhesion linked to piecewise and/or anisotropic elastic material behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9o Congreso Metropolitano de Modelado y Simulacion Numerica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">International Workshop on The Evolving Nonlinear Continuum Panorama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Castro Urdiales (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909568v1</w:t>
+                <w:t xml:space="preserve">hal-03909630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On modeling hard adhesives with micro-cracking damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Convegno AIMETA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMETA, Sep 2022, Palermo, Italy, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909543v1</w:t>
+                <w:t xml:space="preserve">hal-03909591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage and healing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+                <w:t xml:space="preserve">A novel form of imperfect contact laws in flexoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lainet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, oslo, Norway</w:t>
+              <w:t xml:space="preserve">XXV Convegno AIMETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMETA, Sep 2022, Palermo, Italy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909601v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling hard adhesives with micro-cracking damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+                <w:t xml:space="preserve">Multiphysics modeling of adhesive interface with damage and healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2022, oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909591v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la mécanique des Champs de Dislocations au comportement viscoplastique du polycristal d’UO$_2$</w:t>
               </w:r>
@@ -20064,90 +20064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of Imperfect Interface Laws for Multi-Physic Composites by a Multiscale Approach: Theoretical and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20185,51 +20185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Adaptive Mesh Refinement with controlled accuracy for nonlinear quasi-static mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20369,1081 +20369,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gradual Degradation Due to Cyclic Magnetic Loadings Within Complex Superconducting Cables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">AUTOMATIC ADAPTIVE MESH REFINEMENT WITH CONTROLLED ACCURACY IN A MULTISCALE CONTEXT FOR NONLINEAR SOLID MECHANICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 th WCCM &amp; ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference Nuclear Energy for New Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, BLED, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452047v1</w:t>
+                <w:t xml:space="preserve">hal-03448112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOMATIC ADAPTIVE MESH REFINEMENT WITH CONTROLLED ACCURACY IN A MULTISCALE CONTEXT FOR NONLINEAR SOLID MECHANICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">Comparative electromechanical study of different Nb3Sn CICC designs for tokamaks with FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Nuclear Energy for New Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, BLED, Slovenia</w:t>
+              <w:t xml:space="preserve">27th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448112v1</w:t>
+                <w:t xml:space="preserve">hal-03546611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative electromechanical study of different Nb3Sn CICC designs for tokamaks with FE simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Identification of Gradual Degradation Due to Cyclic Magnetic Loadings Within Complex Superconducting Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Riccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">14 th WCCM &amp; ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546611v1</w:t>
+                <w:t xml:space="preserve">hal-03452047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling applied to the study of heterogeneous structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Homogenization of Hierarchical Viscoelastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José A. Otero</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Ramirez Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Penta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Brazilian Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Sao Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">SIAM-MS21: SIAM Conference on Mathematical aspects of materials science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546584v1</w:t>
+                <w:t xml:space="preserve">hal-03546590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multigrid local defect correction method for nonlinear solid mechanics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some models of imperfect interfaces in composites structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM &amp; ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">The First International Conference ICIRASTE’2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306218v1</w:t>
+                <w:t xml:space="preserve">hal-03546592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Homogenization of Hierarchical Viscoelastic Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raimondo Penta</w:t>
+                <w:t xml:space="preserve">Diffusion coupled Field Dislocation Mechanics and its application to viscoplastic modelling of Uranium Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Bouizem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM-MS21: SIAM Conference on Mathematical aspects of materials science</w:t>
+              <w:t xml:space="preserve">E-MRS European Materials Research Society Spring Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546590v1</w:t>
+                <w:t xml:space="preserve">hal-03546588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some models of imperfect interfaces in composites structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling applied to the study of heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference ICIRASTE’2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t>
+              <w:t xml:space="preserve">5th Brazilian Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Sao Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546592v1</w:t>
+                <w:t xml:space="preserve">hal-03546584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion coupled Field Dislocation Mechanics and its application to viscoplastic modelling of Uranium Dioxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Adaptive multigrid local defect correction method for nonlinear solid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS European Materials Research Society Spring Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">14th WCCM &amp; ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546588v1</w:t>
+                <w:t xml:space="preserve">hal-03306218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall Viscoelastic Properties of Fiber-Reinforced Hierarchical Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Idrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noamen Guermazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Brazilian Conference on Composite Materials – BCCM 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, São Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225876v1</w:t>
+                <w:t xml:space="preserve">hal-03546614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Overall Viscoelastic Properties of Fiber-Reinforced Hierarchical Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noamen Guermazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5th Brazilian Conference on Composite Materials – BCCM 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546614v1</w:t>
+                <w:t xml:space="preserve">hal-03225876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t>
               </w:r>
@@ -21684,51 +21684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EM4SS’21 Engineered Materials for Sustainable Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21855,743 +21855,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CVD-synthesis and local characterization of TMDC monolayers for electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pedram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Lavoisier Discussions: 2D materials on substrates, growth and properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085187v1</w:t>
+                <w:t xml:space="preserve">cea-02438477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD-synthesis and local characterization of TMDC monolayers for electronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lavoisier Discussions: 2D materials on substrates, growth and properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438477v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+                <w:t xml:space="preserve">Prediction of periodic masonry wall stiffness with artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gulinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Bui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">5th International conference on soft computing and optimisation in civil, structural and environmental engineering (CIVIL-COMP-OPTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375721v1</w:t>
+                <w:t xml:space="preserve">hal-02339896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced mechanical modeling of cyclically loaded cable-in-conduit conductors for fusion magnets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On multiscale modeling of interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th edition of the International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">47th International Summer School-Conference "Advanced Problems in Mechanics - 2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337249v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of periodic masonry wall stiffness with artificial neural network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+                <w:t xml:space="preserve">M Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on soft computing and optimisation in civil, structural and environmental engineering (CIVIL-COMP-OPTI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339896v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiscale modeling of interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced mechanical modeling of cyclically loaded cable-in-conduit conductors for fusion magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th International Summer School-Conference "Advanced Problems in Mechanics - 2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Peterburg, Russia</w:t>
+              <w:t xml:space="preserve">26th edition of the International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339958v1</w:t>
+                <w:t xml:space="preserve">hal-02337249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface laws for multi-physic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22632,675 +22632,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de la formation de la phase blanche (White Etching Layer: WEL) associée à une Transformation Tribologique de Surface (TTS) dans le domaine ferroviaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">Derivation of imperfect interface laws for multiphysics composites by a multiscale approach: theoretical and numerical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">ICoNSoM 2019 International Conference on Nonlinear Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337228v1</w:t>
+                <w:t xml:space="preserve">hal-02340049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of models of imperfect interface by asymptotic techniques and application to masonry structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogénéisation triple échelle de matériaux composites viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Luis Cruz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Ramírez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INdAM Workshop MACH2019 Mathematical modeling and Analysis of degradation and restoration in Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339809v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of the White Etching Layer (WEL) Formation as a Tribological Surface Transformation (TST) in the railroad</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">Raffinement de maillage adaptatif pour solveur implicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Barbié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on soft computing and optimisation in civil, structural and environmental engineering (CIVIL-COMP-OPTI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">2ème journée sur les méthodes numériques " Méthodes de résolution adaptatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339904v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffinement de maillage adaptatif pour solveur implicite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of models of imperfect interface by asymptotic techniques and application to masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée sur les méthodes numériques " Méthodes de résolution adaptatives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cadarache, France</w:t>
+              <w:t xml:space="preserve">INdAM Workshop MACH2019 Mathematical modeling and Analysis of degradation and restoration in Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909911v1</w:t>
+                <w:t xml:space="preserve">hal-02339809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of imperfect interface laws for multiphysics composites by a multiscale approach: theoretical and numerical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique de la formation de la phase blanche (White Etching Layer: WEL) associée à une Transformation Tribologique de Surface (TTS) dans le domaine ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoNSoM 2019 International Conference on Nonlinear Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340049v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation triple échelle de matériaux composites viscoélastiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of the White Etching Layer (WEL) Formation as a Tribological Surface Transformation (TST) in the railroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">5th International conference on soft computing and optimisation in civil, structural and environmental engineering (CIVIL-COMP-OPTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420766v1</w:t>
+                <w:t xml:space="preserve">hal-02339904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of PCI impact on vibrating fuel rod under axial turbulent flow representative of JHR irradiation device ADELINE: Set-up conception and measurement method</w:t>
               </w:r>
@@ -23437,51 +23437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Ramirez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23519,90 +23519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of interfaces with multiphysics coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan's Days of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23640,51 +23640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de la méthode Local Defect Correction et des méthodes h-adaptatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23716,748 +23716,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de fluage de maçonnerie avec prise en compte d'interactions entre microfissures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Modelling and measuring methods for PCI characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Journée scientifique et techniques de l’AMAC avec le CSMA « Homogénéisation et calcul multi-échelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ninth Meeting of the Expert Group on Multi-Physics Experimental Data, Benchmarks and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499735v1</w:t>
+                <w:t xml:space="preserve">hal-02339797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and measuring methods for PCI characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Parrat</w:t>
+                <w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Meeting of the Expert Group on Multi-Physics Experimental Data, Benchmarks and Validation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIV AIMETA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339797v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+                <w:t xml:space="preserve">Conceptual and algorithmic comparison of multigrid Local Defect Correction approach and hybrid FE2 numerical homogenization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Koliesnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV AIMETA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">JST Homogénéisation et calcul multi-chelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339786v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and algorithmic comparison of multigrid Local Defect Correction approach and hybrid FE2 numerical homogenization technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Ramiere</w:t>
+                <w:t xml:space="preserve">Estimation des coefficients de fluage de maçonnerie avec prise en compte d'interactions entre microfissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Homogénéisation et calcul multi-chelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">JST Journée scientifique et techniques de l’AMAC avec le CSMA « Homogénéisation et calcul multi-échelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909910v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of periodic masonry wall stiffness with artificial neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Aprile</w:t>
+                <w:t xml:space="preserve">On modeling interfaces in composite with multi-physic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Serpilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International seminar on mechanics of masonry structures strengthened with composite materials (MuRiCo6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">ECCOMAS Conference of Computational Methods in Multi-scale, Multi-uncertainty and Multi-physics Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339884v1</w:t>
+                <w:t xml:space="preserve">hal-02340035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling interfaces in composite with multi-physic coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prediction of periodic masonry wall stiffness with artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gulinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Conference of Computational Methods in Multi-scale, Multi-uncertainty and Multi-physics Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6th International seminar on mechanics of masonry structures strengthened with composite materials (MuRiCo6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340035v1</w:t>
+                <w:t xml:space="preserve">hal-02339884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of non-ageing linear viscoelastic composites with general periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24525,51 +24525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Local Defect Correction method and h-adaptive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Koliesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24601,329 +24601,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la fusion à coeur d’une pastille de combustible nucléaire par application des méthodes d’homogénéisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+                <w:t xml:space="preserve">On the performance of light aircraft landing gears rolling on different types of runway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mécamat "Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335879v1</w:t>
+                <w:t xml:space="preserve">hal-02335702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of light aircraft landing gears rolling on different types of runway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Rosu</w:t>
+                <w:t xml:space="preserve">Modélisation de la fusion à coeur d’une pastille de combustible nucléaire par application des méthodes d’homogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Colloque National Mécamat "Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335702v1</w:t>
+                <w:t xml:space="preserve">hal-02335879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical modeling of composite adhesively bonded joints based on the Euler-Bernoulli theory and higher-order model for elastic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24948,90 +24948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of light aircraft landing gears rolling on different types of runway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25056,64 +25056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25171,519 +25171,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a model of soft imperfect interface with non local damage and unilateral contact conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asghar Maitlo</w:t>
+                <w:t xml:space="preserve">Imperfect interfaces with unilateral conditions: theoretical and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMIS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Sanctuary of Oropa - Biella, Italy</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335755v1</w:t>
+                <w:t xml:space="preserve">hal-02335831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of interface models with damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneization method for a proposed model describing the melting of a nuclear fuel material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Materials and Complex Systems SMACS2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gargnano, Italy</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference (ESMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335847v1</w:t>
+                <w:t xml:space="preserve">hal-02335792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneization method for a proposed model describing the melting of a nuclear fuel material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gatt</w:t>
+                <w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference (ESMC2018)</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335792v1</w:t>
+                <w:t xml:space="preserve">hal-03560987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect interfaces with unilateral conditions: theoretical and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Derivation of a model of soft imperfect interface with non local damage and unilateral contact conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Maitlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">CMIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sanctuary of Oropa - Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335831v1</w:t>
+                <w:t xml:space="preserve">hal-02335755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of interface models with damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Special Materials and Complex Systems SMACS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560987v1</w:t>
+                <w:t xml:space="preserve">hal-02335847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t>
               </w:r>
@@ -25708,51 +25708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25816,64 +25816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25918,230 +25918,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of white etching layer formation in pearlitic rail steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">Multi-scale models of interfacial layers/Multi-scale models of interfacial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335856v1</w:t>
+                <w:t xml:space="preserve">hal-02335824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale models of interfacial layers/Multi-scale models of interfacial layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of white etching layer formation in pearlitic rail steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Leeds Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335824v1</w:t>
+                <w:t xml:space="preserve">hal-02335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the behavior of human body tissues on penetration</w:t>
               </w:r>
@@ -26248,90 +26248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale model of imperfect interface with damage and unilateral contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26350,471 +26350,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
+                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621563v1</w:t>
+                <w:t xml:space="preserve">hal-01697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of imperfect interfaces: a short review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Analysis with Applications in Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697452v1</w:t>
+                <w:t xml:space="preserve">hal-01621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the electrografting of two different diazonium salts on patterned gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-P Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Casademont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th International Conference on Molecular Electronics and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697470v1</w:t>
+                <w:t xml:space="preserve">cea-02341034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electrografting of two different diazonium salts on patterned gold electrodes</w:t>
+                <w:t xml:space="preserve">On the modeling of imperfect interfaces: a short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Molecular Electronics and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">Mathematical Analysis with Applications in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02341034v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of some signal descriptors to identify normal or abnormal cardiac rhythms</w:t>
               </w:r>
@@ -26921,90 +26921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27059,90 +27059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth control of electrografted diazonium thin layers on patterned gold electrodes for nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-P Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-P Lin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H Casademont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Molecular Electronics (ECME 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Dresden, Germany</w:t>
@@ -27171,64 +27171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of light aircraft landing gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27279,64 +27279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of light aircraft landing gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27525,51 +27525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel numerical method coupling LDC and ZZ methods for frictional contact problems in elastostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27607,90 +27607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27732,90 +27732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement en roulement sur piste accidentée d'un pneumatique d'avion léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27879,51 +27879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28082,51 +28082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd French-Italian Meeting on Masonry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28214,273 +28214,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect Interfaces with Graded Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial stiffnesses of rough surfaces in no-sliding contact via an imperfect interface approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Vairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Emerging Trends in Applied Mathematics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8th CMIS symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420918v1</w:t>
+                <w:t xml:space="preserve">hal-01420916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial stiffnesses of rough surfaces in no-sliding contact via an imperfect interface approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfect Interfaces with Graded Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Vairo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th CMIS symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Conference Emerging Trends in Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420916v1</w:t>
+                <w:t xml:space="preserve">hal-01420918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28557,51 +28557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Maçonneries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, Mar 2016, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28626,90 +28626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIRE ROLLING ON ROUGH SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baoudene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28747,51 +28747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28868,51 +28868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28974,558 +28974,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Salaun</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Najac, France</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247999v1</w:t>
+                <w:t xml:space="preserve">hal-01247977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ascione</w:t>
+                <w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247977v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interface approach for equivalent contact stiffnesses in contact problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non linear interface model applied to mansonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Vairo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ema Convegno Nazionale AIAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana per l’analisi delle Sollecitazioni, Sep 2015, Messina, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference of Computational Methods in Sciences and Engineering 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247951v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Najac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247984v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non linear interface model applied to mansonry structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interface approach for equivalent contact stiffnesses in contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Vairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of Computational Methods in Sciences and Engineering 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">44ema Convegno Nazionale AIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana per l’analisi delle Sollecitazioni, Sep 2015, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247964v1</w:t>
+                <w:t xml:space="preserve">hal-01247951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal and tangential stiffness of rough surfaces in contact via an interface model</w:t>
               </w:r>
@@ -29600,1058 +29600,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Defect Correction Method coupled with the Zienkiewicz-Zhu a $posteriori$ error estimator in elastostatics Solid Mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Ramiere</w:t>
+                <w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMCMM 2015 - Seventeenth copper mountain conference on multigrid methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Copper Mountain, United States</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509248v1</w:t>
+                <w:t xml:space="preserve">hal-03560600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic approach to thin film adhesion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Niliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shells, Plates and Beams (SPB2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247975v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Average of the elastic properties of bio-heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guinovart-Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Rodriguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Guinovart-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bravo-Castillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering - COBEM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247947v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average of the elastic properties of bio-heterogeneous structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Defect Correction Method coupled with the Zienkiewicz-Zhu a $posteriori$ error estimator in elastostatics Solid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ramiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ABCM International Congress of Mechanical Engineering - COBEM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">CMCMM 2015 - Seventeenth copper mountain conference on multigrid methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Copper Mountain, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247923v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymptotic approach to thin film adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Lamberti</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Shells, Plates and Beams (SPB2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560600v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247994v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFRP beams obtained by bonding simple panels: a low cost design strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ascione</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-third Annual International Conference on Composites/Nano Engineering (ICCE-23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chengdu, China</w:t>
+              <w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247973v1</w:t>
+                <w:t xml:space="preserve">hal-01247943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247943v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">GFRP beams obtained by bonding simple panels: a low cost design strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t>
+              <w:t xml:space="preserve">The Twenty-third Annual International Conference on Composites/Nano Engineering (ICCE-23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247961v1</w:t>
+                <w:t xml:space="preserve">hal-01247973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of imperfect interfaces and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30683,286 +30683,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interface approach for equivalent contact stiffnesses in contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+                <w:t xml:space="preserve">Automatic mesh refinement in Solid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Vairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Seventeenth Copper Mountain Conference on Multigrid Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Copper Mountain, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247980v1</w:t>
+                <w:t xml:space="preserve">hal-01247967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic mesh refinement in Solid Mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">An interface approach for equivalent contact stiffnesses in contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Vairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth Copper Mountain Conference on Multigrid Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Copper Mountain, United States</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247967v1</w:t>
+                <w:t xml:space="preserve">hal-01247980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of imperfect interface with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Lagrangianum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30981,381 +30981,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of imperfect interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GEC-Beihang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247995v1</w:t>
+                <w:t xml:space="preserve">cea-01403300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the modeling of imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saverio Spadea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop GEC-Beihang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247956v1</w:t>
+                <w:t xml:space="preserve">hal-01247995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Spadea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01403300v1</w:t>
+                <w:t xml:space="preserve">hal-01247956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On models for interfaces: theory and computational results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31380,51 +31380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-viscoleastic modeling of aircraft tire cornering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31475,51 +31475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modelling of the aircraft tire cornering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31665,51 +31665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modelling of the aircraft tyre cornering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Elias-Birembaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31741,138 +31741,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local de maillage multi-niveaux en mécanique des solides non-linéaire. Application à l'interaction pastille-gaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauréline Barbié</w:t>
+                <w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique CANUM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007570v1</w:t>
+                <w:t xml:space="preserve">hal-01007559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On damaged interfaces in masonry buildings: a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31888,454 +31918,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Protection of Historical Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Antalya, Turkey. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of imperfect interfaces with smooth roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Chroudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">12ème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007559v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of imperfect interfaces with smooth roughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First order models for soft and hard thin interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Meriam Chroudi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007568v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First order models for soft and hard thin interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Dumont</w:t>
+                <w:t xml:space="preserve">Méthode de raffinement local de maillage multi-niveaux en mécanique des solides non-linéaire. Application à l'interaction pastille-gaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Barbié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique CANUM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007558v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness modeling in the pavement layers interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Ktari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32403,77 +32403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between a Local Multigrid Method and H-Adaptive Methods in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Barbié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32537,77 +32537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t>
@@ -32649,90 +32649,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t>
@@ -32755,402 +32755,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t>
+                <w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840873v1</w:t>
+                <w:t xml:space="preserve">hal-00837508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t>
+                <w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840886v1</w:t>
+                <w:t xml:space="preserve">hal-00840873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837508v1</w:t>
+                <w:t xml:space="preserve">hal-00840886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-level interface model for damaged masonry</w:t>
               </w:r>
@@ -33162,51 +33162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33352,51 +33352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of aircraft tyre cornering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33542,90 +33542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t>
@@ -33654,77 +33654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 548 - Direct and variational methods for nonsmooth problems in mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amboise, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33758,77 +33758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-scale modeling and characterization of Iinnovative materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cetara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33847,152 +33847,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation en contraintes pour le contact frottant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-level interface model for damaged masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Mechanics and in Civil Engineering A scientific meeting in honour of Franco Maceri in celebration of his 70th birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amboise, France</w:t>
+              <w:t xml:space="preserve">International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837510v1</w:t>
+                <w:t xml:space="preserve">hal-00926541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of stiff interfaces: from statics to dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st French-Polish Conference on Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34011,135 +34050,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level interface model for damaged masonry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation en contraintes pour le contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Innovations in Mechanics and in Civil Engineering A scientific meeting in honour of Franco Maceri in celebration of his 70th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926541v1</w:t>
+                <w:t xml:space="preserve">hal-00837510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t>
               </w:r>
@@ -34151,77 +34151,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t>
@@ -34285,64 +34285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savin de Larclause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34393,51 +34393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach to thin film adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34484,51 +34484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel technique based on nested local meshes for nonlinear mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Barbié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34569,382 +34569,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the direct bonding of two silicon surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+                <w:t xml:space="preserve">A micromechanical approach for the derivation of a damage-friction interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Euromech 514 New Trends in Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Cargese, France</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694144v1</w:t>
+                <w:t xml:space="preserve">hal-00694139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of curved elastic interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the direct bonding of two silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Euromech 514 New Trends in Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694141v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical approach for the derivation of a damage-friction interface model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic analysis of curved elastic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Euromech 514 New Trends in Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694139v1</w:t>
+                <w:t xml:space="preserve">hal-00694141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation and mesh adaptation for Signorini-Coulomb problems using E-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth MIT Conference on Computational Fluid and Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Boston, United States. pp.1148-1154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694134v1</w:t>
@@ -35007,51 +35007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Soza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Computational Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35089,51 +35089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic techniques for the modeling of thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th French-Polish Seminarium in Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35171,51 +35171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du roulement d'un pneumatique d'avion : prise en compte du couplage thermomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Kondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35400,51 +35400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas De-Soza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35463,260 +35463,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du collage par adhérence moléculaire de deux surfaces en silice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
+                <w:t xml:space="preserve">AMR Methods in solids mechanics for pellet-cladding interaction modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Barbié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Thématique du GDR MECANO " adhésion-collage-mouillage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Adaptative Modeling and Simulation ADMOS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694154v1</w:t>
+                <w:t xml:space="preserve">hal-00589998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMR Methods in solids mechanics for pellet-cladding interaction modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">Étude du collage par adhérence moléculaire de deux surfaces en silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Adaptative Modeling and Simulation ADMOS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Thématique du GDR MECANO " adhésion-collage-mouillage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589998v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On interface modelling using asymptotic techniques</w:t>
               </w:r>
@@ -35784,51 +35784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A interface model deduced by homogenization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting "Unilateral problems in structural analysis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Palmanova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35847,691 +35847,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level interface model taking into account unilateral conditions and crack evolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MATIOMA: a project for an enhanced optical contact technology offering repositioning possibility and a precise structural model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Meeting "Unilateral Problems in Structural Analysis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Palmanova, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Conference Astronomical Telescopes and Instrumentation 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483319v1</w:t>
+                <w:t xml:space="preserve">hal-00483313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate properties and process parameters on glass-to-glass direct bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-level interface model taking into account unilateral conditions and crack evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Adhesion and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Seventh Meeting "Unilateral Problems in Structural Analysis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Palmanova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523112v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATIOMA: a project for an enhanced optical contact technology offering repositioning possibility and a precise structural model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId760" w:history="1">
+                <w:t xml:space="preserve">Influence of substrate properties and process parameters on glass-to-glass direct bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savin de Larclause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSO 2010 International Conference on Space Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">4th World Congress on Adhesion and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523088v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATIOMA: a project for an enhanced optical contact technology offering repositioning possibility and a precise structural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Prieto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Astronomical Telescopes and Instrumentation 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ICSO 2010 International Conference on Space Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483313v1</w:t>
+                <w:t xml:space="preserve">hal-00523088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of an elastic thin interphase with mismatch strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analyse asymptotique d'une interface mince : cas de rigidités comparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmeColloque Franco-Roumain de Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483315v1</w:t>
+                <w:t xml:space="preserve">hal-00483324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse asymptotique d'une interface mince : cas de rigidités comparables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of an elastic thin interphase with mismatch strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmeColloque Franco-Roumain de Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483324v1</w:t>
+                <w:t xml:space="preserve">hal-00483315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element model of aircraft tyre rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Konde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36599,64 +36599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du roulement d'un pneu d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Konde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36737,90 +36737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of thermomechanic couplings in frictional contact: application to tyre rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Kondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tenth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valence, Spain. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36953,51 +36953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual methods for frictional contact problems: formulations, numerical methods and error estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de mecanica mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37199,51 +37199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh refinment and remeshing for frictional contact problems by primal/dual approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37471,51 +37471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement en roulement d'un pneumatique d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Kongo-Kondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37547,407 +37547,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement en roulement d'un pneu d'avion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Rosu</w:t>
+                <w:t xml:space="preserve">Mélanges de polymères chargés de nano-particules de silice : Etude et caractérisation mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dévesa</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">XIXe Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412130v1</w:t>
+                <w:t xml:space="preserve">hal-00459678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges de polymères chargés de nano-particules de silice : Etude et caractérisation mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Elias</w:t>
+                <w:t xml:space="preserve">Étude du comportement en roulement d'un pneu d'avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Kongo-Kondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dévesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459678v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of perfect/imperfect interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Asymptotic behavior of a thin inclusion in an elastic body: the case of comparable rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Mathematical Modeling, Mechanics and Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Udine, Italy</w:t>
+              <w:t xml:space="preserve">WCCM-ECCOMAS joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy. CD-ROM (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459673v1</w:t>
+                <w:t xml:space="preserve">hal-00459529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of a thin inclusion in an elastic body: the case of comparable rigidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modelling of perfect/imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-ECCOMAS joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy. CD-ROM (2 p.)</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Mathematical Modeling, Mechanics and Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459529v1</w:t>
+                <w:t xml:space="preserve">hal-00459673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization methods for interface modelling</w:t>
               </w:r>
@@ -38084,51 +38084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution methods dedicated to stress formulated contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38205,51 +38205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38268,329 +38268,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect and imperfect interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode duale pour le contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Lagrangianum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Giens, France. CD-ROM (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459663v1</w:t>
+                <w:t xml:space="preserve">hal-00459542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two models of interfaces for masonry structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect and imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Titeux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloquium Lagrangianum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459519v1</w:t>
+                <w:t xml:space="preserve">hal-00459663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode duale pour le contact frottant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Kuss</w:t>
+                <w:t xml:space="preserve">Two models of interfaces for masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Giens, France. CD-ROM (6 p.)</w:t>
+              <w:t xml:space="preserve">9th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459542v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes sans maillage et matériaux aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38641,51 +38641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order modelling of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th AIMETA Congress, Associazione Italiana di Meccanica Teorica ed Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38749,51 +38749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, St Julians, Malta. CD-ROM (16 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38913,51 +38913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic development for bonded composite elastic structures: Gamma-limit and analytical examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39008,318 +39008,318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Euro Mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. pp.749-754, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on soft and non soft thin layers with non convex energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual methods for unilateral contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Computational Technology (Espagne Las Palmas de Gran Canaria)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain. CD-ROM (16 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108987v1</w:t>
+                <w:t xml:space="preserve">hal-00108978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual methods for unilateral contact problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New results on soft and non soft thin layers with non convex energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Computational Technology (Espagne Las Palmas de Gran Canaria)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain. CD-ROM (16 p.)</w:t>
+              <w:t xml:space="preserve">Third International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108978v1</w:t>
+                <w:t xml:space="preserve">hal-00108987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling thin layers with non convex energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Franco-roumain de mathématiques appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39426,51 +39426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of linear and non-linear soft thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39521,51 +39521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation des interfaces dans les structures maçonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Titeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39603,51 +39603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes duales pour le contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39698,51 +39698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On experimental aspects of interfaces in masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Titeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39806,51 +39806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Lagrange Modélisation des Intéractions Multi-Corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39869,417 +39869,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la modélisation des interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How cracks modify the spectrum of a beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mathématiques Appliquées aux Systèmes Dynamiques Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, 1er avril, France</w:t>
+              <w:t xml:space="preserve">Eighth Pan American Congress of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108989v1</w:t>
+                <w:t xml:space="preserve">hal-00088679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes duales pour le contact frottant</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur la modélisation des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Maceri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXXVIéme Congrés National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Obernai, 31 mai-4 juin, France</w:t>
+              <w:t xml:space="preserve">Journée Mathématiques Appliquées aux Systèmes Dynamiques Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, 1er avril, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088680v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on asymptotic studies of interfaces : the nonconvex case</w:t>
+                <w:t xml:space="preserve">Méthodes duales pour le contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.77</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bisegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maceri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXXVIéme Congrés National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Obernai, 31 mai-4 juin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088451v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cracks modify the spectrum of a beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some remarks on asymptotic studies of interfaces : the nonconvex case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00088679v1</w:t>
+                <w:t xml:space="preserve">hal-00088451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on soft thin layers with non-convex energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40392,77 +40392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the overall response of composites using homogenization and wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites in Construction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Cosenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40500,51 +40500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of soft thin layers with nonconvex energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIMETA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Ferrara, 8-12 septembre, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40582,51 +40582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Non-Linear Soft Thin Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40686,51 +40686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wavelet-Element Method (WEM) for Strongly Heterogeneous Linear and Nonlinear Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40768,51 +40768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Galerkin Method. Application to Interface in Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40850,51 +40850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study of Randomly Defined Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41061,51 +41061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets and Periodic Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41143,51 +41143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité et Ondelettes : Formulation Mathématique et Mise en Œuvre Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41507,103 +41507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Cocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Najac, France</w:t>
@@ -41798,51 +41798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Engineering Constants for Micropolar Composites with Imperfect Contact Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41936,90 +41936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Rigattieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Aprile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42066,77 +42066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of Imperfect Interface Laws for Multi-Physic Composites by a Multiscale Approach: Theoretical and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42287,51 +42287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Elastic Properties Using Maxwell’s Approach for Transversely Isotropic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Daniel Lau Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42421,51 +42421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic effective properties for composites with rectangular cross-section fibers using the asymptotic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Cruz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42680,64 +42680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-Analytical Heterogeneous Model for Thermal Analysis of Cancerous Breasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramírez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Rodríguez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Conci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42818,90 +42818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Imperfect Interfaces and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43073,51 +43073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Titeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santiago Manuel Rivera; Antonio Pena Diaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brick and Mortar Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -43172,51 +43172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of two non-linear soft thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ronel-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43405,51 +43405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Adhesion by Asymptotic Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Keri A. Wilkinson, Daniel A. Ordonez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adhesive properties in nanomaterials, composites and films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.95-126, 2011, 9781612092683</w:t>
@@ -43624,51 +43624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM-Symposium on Computational Methods in Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-16, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
@@ -43715,51 +43715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Wavelet-element Method to Linear Random Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer, pp.329-337, 2004, Lecture Notes in Applied and Computational Mechanics, 978-3-540-41836-8. </w:t>
@@ -44558,77 +44558,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach to the adhesion of thin stiff films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44965,51 +44965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boudes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nunio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cubizolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Biek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3635641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;andr&#233;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-026-02759-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goutal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corado Ningre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ec-02-2024-0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serges Kikwani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lebon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanh Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.118898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauzet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.70030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400609" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Merino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204585" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.104008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sabina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies10010034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mebarki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Kebir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguediab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Fekirini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Bouchouicha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155370" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Jemii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taktak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2022.106352" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-4031fl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Otero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Sabina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116059" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114760" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404654v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Koliesnikova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Ali Maitlo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zimmermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2021.1871626" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Ramirez Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Otero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Penta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2021.100037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;aud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111214" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bellali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Serier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mokhtari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D.S.G. Campilho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113805" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136085v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110310" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sacco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vajravelu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105755" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00158" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Ram&#237;rez-Torres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1722872" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maitlo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103636" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintero Roba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brito-Santana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01111-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Otero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Torres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2020.103377" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gulinelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings10110196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gatt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Julien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152149" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bravo-Castillero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02559143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d' Ambrosi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Breaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335897v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Brito-Santana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guilherme Christoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Joaquim Mendes Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2319-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01674-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandarilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lau-Alfonso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02481-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lama Elias-Birembaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7120107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chadouli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makhlouf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.430410" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910747v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Maitlo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-019-0567-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.817.57" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335935v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonetti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.09.027" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973718410019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110927" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295172v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derycke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.115" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336669v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizzoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336636v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elias-Birembaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9792.1000213" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.076" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040593" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021036v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppalapalle Vajravelu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.07.036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Antoni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijnsns-2017-0073" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaovi Dzifa Kudawoo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De-Soza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2018.1502217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021009v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.08.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694043v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.12.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694049v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2017.087430" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.058" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694029v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3937" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/hmt.8.30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694069v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4383" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695316v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0765-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Badea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0255-y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697064v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-017-0047-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517732826" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694007v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0520-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.12.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Elias-Birembaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Lind" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wangenheim" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants4030029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1428-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vairo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Orefice" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies4030020" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanjuan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico J. Sabina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.051" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2016.077470" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516673233" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315594681" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.80" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247907v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Barbi&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.10.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113682v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007370v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Fouchal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L Lebon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874149501408010263" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.030" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007397v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.01.007" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC798LNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007443v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Otero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833556v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kongo-Kond&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brardo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dev&#233;sa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2012.06.008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833562v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.04.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021033v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861443v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvisais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stern" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2013.793850" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.03.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2013.6.1569" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833555v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13531-012-0049-6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002059v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.10511309" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694059v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652805v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.07.028" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.12.005" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589975v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.10.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589974v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kuss" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.001" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694047v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kongo-Konde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seguin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.274.81" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707611v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459511v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zaittouni" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2009.07.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653295v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.06.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459507v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2009.12.001" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459497v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Titeux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.10.011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCDFDSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459488v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2008.11.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418398v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.003" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.12.002" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294891v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701410521" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346031v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0280-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106899v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2424716" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355088v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.33-51" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089018v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.012" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089017v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2061907" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088238v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.03.074" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088256v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bisegna" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maceri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2004.03.018" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088239v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2004.4.2.133" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088317v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00060-1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873253v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)02153-X" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQDFMNZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113803v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321169" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113798v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(95)00392-4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113786v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(96)00003-X" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chapotot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pourcelly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gavach" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(94)03789-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3NZF53G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183496v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(92)90306-K" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6PJ53D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823013v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epalle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911637v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186917v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888639v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Andrea" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909625v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909611v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954894v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281719v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909636v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909585v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909630v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909568v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909543v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909601v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909591v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Raffa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888612v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Bouizem" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Castellier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909576v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909621v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Koliesnikova" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546601v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448112v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546584v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306218v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546590v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546592v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546588v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225876v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546585v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546603v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438477v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaouen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Croze" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedram" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339896v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339958v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339759v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_37" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337228v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339809v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339904v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909911v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramiere" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340049v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420766v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340069v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cruz-Gonzalez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340012v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337234v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499735v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339797v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909910v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339884v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340035v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335772v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otero" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335714v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335879v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335702v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335818v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335797v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335755v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335847v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335792v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335831v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335856v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335824v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697768v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Conci" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brazil" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popovici" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiga, G." TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697725v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697452v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341034v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-P Lin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Casademont" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornut" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jousselme" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697758v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gonz&#225;lez Montero" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pupo Toledo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349431v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697777v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697782v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697774v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Resmini" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montenegro" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudin&#233;ia de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697460v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926331v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420924v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420920v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420933v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420918v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420916v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293119v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293127v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Baoudene" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247977v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247951v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247964v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247968v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509248v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247975v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247947v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247923v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conci" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247973v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308890v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247980v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247967v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247978v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247995v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403300v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007462v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007562v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007560v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007500v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007565v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007570v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Barbi&#233;" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007453v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007568v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Khelifi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Chroudi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007558v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007496v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ktari" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millien" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007566v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840862v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840884v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834044v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Elias" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722108v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Kudawoo" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840881v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817555v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837510v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840876v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926541v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740759v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin de Larclause" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740766v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.144" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740760v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.100.88" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694144v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694141v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694139v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694134v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590293v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abbas" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Soza" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694137v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592869v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694145v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592780v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694154v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589998v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483322v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483320v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483319v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523112v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prieto" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523088v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costes" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483313v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483315v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483324v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483317v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Troude" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483316v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483321v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483314v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483318v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483323v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459533v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459534v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483067v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Esoyer" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419951v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390986v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412130v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;vesa" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459678v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459673v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459529v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459531v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459674v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459523v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459666v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459663v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459519v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Titeux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459542v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504162v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459672v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459526v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492145v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459661v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097711v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108987v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108978v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108983v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097700v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097696v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108991v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108990v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108981v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459660v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108989v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088680v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capatina" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisegna" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maceri" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088451v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088679v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088861v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088843v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Capatina" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097704v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088734v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803575v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.75.65" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818093v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818100v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818104v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832737v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_2" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349C15BDB67EFEF8E3CF5F1848BFA35F58F102E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818109v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818110v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265965v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schapman" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;nard" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubois" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foll" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422007v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dufaye" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gigmes" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434465v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yanes" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. S&#225;nchez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otero" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28744-2_19" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909905v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_18" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336722v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102439-3.00009-9" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336799v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Daniel Lau Alfonso" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30355-6_9" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336710v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9_10" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697069v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Faria da Silva" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Oliver Sequeiros" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieric Ara&#250;jo" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3147-2_10" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697070v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J. Sabina" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a-Reimbert" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3147-2_11" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711672v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_5" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007446v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1774-3_5" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762363v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=38187" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694115v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_20" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694109v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872416v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_9" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-08MF7W2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476788v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6405-0_1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342809v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_28" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D25B514969DF5C71D56874BA32BE33AD352320/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002056v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quittau" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rey" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1983-6_10" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002061v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doudet" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1983-6_26" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461874v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461873v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461872v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574684v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461871v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461870v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461869v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825708v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boudes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nunio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cubizolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Biek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3635641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;andr&#233;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-026-02759-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.70030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goutal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corado Ningre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ec-02-2024-0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05354634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serges Kikwani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lebon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanh Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.118898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodr&#237;guez Ramos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Merino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204585" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010082" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.104008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sabina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies10010034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mebarki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Kebir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguediab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Fekirini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Bouchouicha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.460301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Jemii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taktak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2022.106352" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-4031fl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Otero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Sabina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114760" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404654v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Koliesnikova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Ali Maitlo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2021.1871626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9010019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Ramirez Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Otero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Penta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2021.100037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;aud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111214" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bellali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Serier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mokhtari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D.S.G. Campilho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113805" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Sacco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136085v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vajravelu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bravo-Castillero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105755" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909293v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047259" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00158" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Otero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Torres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2020.103377" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintero Roba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brito-Santana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01111-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909286v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Ram&#237;rez-Torres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1722872" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maitlo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085177v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103636" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gulinelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings10110196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gatt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Julien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152149" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Guinovart-D&#237;az" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bravo-Castillero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02559143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d' Ambrosi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Breaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01674-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandarilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lau-Alfonso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-019-02481-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chadouli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Makhlouf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/acsm.430410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lama Elias-Birembaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants7120107" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Brito-Santana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guilherme Christoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Joaquim Mendes Ferreira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2319-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910747v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Maitlo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-019-0567-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335935v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonetti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Bonfanti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.09.027" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.817.57" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973718410019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295172v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derycke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.115" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336659v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110927" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Elias-Birembaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9792.1000213" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizzoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.076" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040593" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021036v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppalapalle Vajravelu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.07.036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Antoni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijnsns-2017-0073" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaovi Dzifa Kudawoo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De-Soza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502287.2018.1502217" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021009v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.08.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2017.087430" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.12.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bravo-Castillero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.058" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0765-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694029v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez-Realpozo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3937" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5098/hmt.8.30" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694069v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.4383" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697064v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-017-0047-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508775v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Badea" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0255-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517732826" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694007v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0520-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.12.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Elias-Birembaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Lind" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wangenheim" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants4030029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rodriguez-Ramos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-015-1428-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Vairo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Orefice" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies4030020" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guinovart-Sanjuan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico J. Sabina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.051" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2016.077470" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516673233" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315594681" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247910v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.80" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247907v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Barbi&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.10.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113682v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007370v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Fouchal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L Lebon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874149501408010263" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Espinosa-Almeyda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lopez-Realpozo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.05.030" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007397v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.01.007" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC798LNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007443v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Otero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833556v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kongo-Kond&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brardo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dev&#233;sa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2012.06.008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833562v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.04.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021030v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861434v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.03.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021033v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861443v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvisais" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stern" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2013.793850" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2013.6.1569" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833555v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13531-012-0049-6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002059v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.10511309" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694059v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652805v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.07.028" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662531v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.12.005" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589975v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.10.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707611v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kuss" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.11.001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694047v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kongo-Konde" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seguin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.274.81" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459511v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Zaittouni" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2009.07.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653295v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.06.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459507v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2009.12.001" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459488v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2008.11.013" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418398v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459497v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Titeux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.10.011" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCDFDSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.12.002" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294891v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701410521" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346031v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0280-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106899v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2424716" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355088v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.33-51" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089018v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.012" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089017v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinovart-Diaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2061907" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088238v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.03.074" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088239v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2004.4.2.133" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088256v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bisegna" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maceri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2004.03.018" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088317v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00060-1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873253v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)02153-X" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQDFMNZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113803v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.321169" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113798v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(95)00392-4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113786v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(96)00003-X" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chapotot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pourcelly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gavach" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(94)03789-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3NZF53G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183496v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7949(92)90306-K" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6PJ53D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823013v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epalle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911637v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186917v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888639v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien d'Andrea" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909625v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909611v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954894v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909636v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281719v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909585v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909568v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909630v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909591v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Raffa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909543v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909601v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888612v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Bouizem" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Castellier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909576v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909621v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Koliesnikova" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546601v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448112v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546590v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546592v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546588v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546584v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306218v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225876v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546585v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546603v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taupin Vincent" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaouen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Croze" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedram" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339896v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339958v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339759v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_37" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340049v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420766v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909911v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramiere" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339809v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337228v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339904v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339454v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Ambrosi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340069v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cruz-Gonzalez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340012v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337234v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339797v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909910v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499735v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340035v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339884v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335772v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otero" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335714v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335702v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335879v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335818v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335797v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335831v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335792v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335755v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335847v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335824v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335856v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697768v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Conci" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Brazil" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popovici" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiga, G." TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697725v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341034v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-P Lin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Casademont" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornut" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jousselme" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697452v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697758v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gonz&#225;lez Montero" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pupo Toledo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349431v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697777v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697782v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697774v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Resmini" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montenegro" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudin&#233;ia de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697460v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926331v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420924v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420920v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420933v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420916v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420918v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293119v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293127v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Baoudene" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247977v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247964v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247951v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247968v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247923v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conci" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509248v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247975v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247947v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247973v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308890v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247967v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247980v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247978v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403300v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247995v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007462v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007562v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007560v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007500v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007565v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007453v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007568v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Khelifi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Chroudi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007558v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007570v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Barbi&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007496v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Ktari" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millien" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007566v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840862v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840884v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834044v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Elias" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722108v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Kudawoo" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840881v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817555v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926541v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840876v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837510v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740759v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin de Larclause" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740766v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.144" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740760v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.100.88" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694139v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694144v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694141v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694134v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590293v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abbas" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Soza" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694137v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592869v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694145v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592780v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589998v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694154v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483322v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483320v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483313v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prieto" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukamel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costes" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483319v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523112v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523088v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483324v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483315v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483317v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Troude" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483316v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483321v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483314v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483318v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483323v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459533v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459534v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483067v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Esoyer" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419951v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390986v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459678v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412130v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;vesa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459529v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459673v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459531v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459674v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459523v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459666v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459542v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459663v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459519v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Titeux" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504162v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459672v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459526v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492145v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459661v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097711v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108978v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108987v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108983v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097700v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097696v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108991v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108990v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108981v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459660v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088679v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108989v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088680v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capatina" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bisegna" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maceri" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088451v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088861v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronel-Idrissi" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088843v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Capatina" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097704v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088734v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803575v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.75.65" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818093v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818100v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818104v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832737v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_2" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349C15BDB67EFEF8E3CF5F1848BFA35F58F102E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818109v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818110v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265965v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schapman" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;nard" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubois" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Foll" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422007v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dufaye" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gigmes" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434465v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yanes" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. S&#225;nchez-Vald&#233;s" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otero" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28744-2_19" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909905v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_18" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336722v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102439-3.00009-9" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336799v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Daniel Lau Alfonso" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30355-6_9" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336710v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72440-9_10" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697069v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Faria da Silva" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giomar Oliver Sequeiros" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieric Ara&#250;jo" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3147-2_10" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697070v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J. Sabina" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garc&#237;a-Reimbert" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3147-2_11" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711672v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_5" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007446v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1774-3_5" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762363v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=38187" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694115v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8_20" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694109v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872416v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_9" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-08MF7W2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476788v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6405-0_1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342809v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_28" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1D25B514969DF5C71D56874BA32BE33AD352320/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002056v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quittau" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rey" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1983-6_10" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002061v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doudet" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1983-6_26" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461874v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461873v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461872v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574684v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461871v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461870v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461869v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825708v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>