--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Lecerf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate ProfessorAnimal Genetic LabUMR 1348 Institut Agro - INRAE PEGASE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited RNA editing in exons of mouse liver and adipose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehudit Hasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (4), pp.1107-1115. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.149054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAG database: A new resource to gather genomic annotation cross-references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 527 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duplicated genes database: identification and functional annotation of co-localised duplicated genes across genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bettembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50653. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Suppl 2), open access. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of the FecL locus influencing prolificacy in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.804-812. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01919.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for resistance to Salmonella carrier state confirmed in both experimental and commercial chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (5), pp.590-7. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.9. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.1639-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls: from genetics to genomics and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.353-7. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:1999223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA tests in prolific sheep from eight countries provide new evidence on origin of the Booroola (FecB) mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.K. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1869-1874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of a major gene influencing ovulation in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.447-464. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (9), pp.5104-5109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Largiader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Champigneulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S205-S222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to isolate the common fraction of two DNA samples: hybrid specific amplification (HSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (17), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet mille génomes gallus : comment partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale (0598)., May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of FecX and FecL gene influencing ovulation rate in different populations of Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in two genes are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laetitia Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of major genes for ovulation in the Lacaune population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many mutations are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation and mapping of a major gene controlling ovulation rate in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between geneome interactions and co-expression structures identified by multivariate analyses of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSH Seventh meeting on Dynamic Organization of Nuclear Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cold Spring Harbor, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2011, JOBIM 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth factors and ovarian physiology in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lyon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Lecerf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate ProfessorAnimal Genetic LabUMR 1348 Institut Agro - INRAE PEGASE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (7), pp.106870. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited RNA editing in exons of mouse liver and adipose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehudit Hasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (4), pp.1107-1115. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.149054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAG database: A new resource to gather genomic annotation cross-references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 527 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duplicated genes database: identification and functional annotation of co-localised duplicated genes across genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bettembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50653. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Suppl 2), open access. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for resistance to Salmonella carrier state confirmed in both experimental and commercial chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (5), pp.590-7. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of the FecL locus influencing prolificacy in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.804-812. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01919.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.1639-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls: from genetics to genomics and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.353-7. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:1999223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA tests in prolific sheep from eight countries provide new evidence on origin of the Booroola (FecB) mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.K. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1869-1874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of a major gene influencing ovulation in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.447-464. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (9), pp.5104-5109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Largiader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Champigneulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S205-S222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to isolate the common fraction of two DNA samples: hybrid specific amplification (HSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (17), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet mille génomes gallus : comment partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale (0598)., May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of FecX and FecL gene influencing ovulation rate in different populations of Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in two genes are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laetitia Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of major genes for ovulation in the Lacaune population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many mutations are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation and mapping of a major gene controlling ovulation rate in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between geneome interactions and co-expression structures identified by multivariate analyses of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSH Seventh meeting on Dynamic Organization of Nuclear Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cold Spring Harbor, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2011, JOBIM 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth factors and ovarian physiology in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lyon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hormozdiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Hasin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.149054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouedraogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7V57V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Galloway" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gregan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foggia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chitour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laetitia Bodin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hormozdiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Hasin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.149054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouedraogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7V57V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Galloway" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gregan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foggia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chitour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laetitia Bodin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>