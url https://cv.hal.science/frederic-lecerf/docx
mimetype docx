--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Lecerf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate ProfessorAnimal Genetic LabUMR 1348 Institut Agro - INRAE PEGASE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (7), pp.106870. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited RNA editing in exons of mouse liver and adipose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehudit Hasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (4), pp.1107-1115. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.149054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAG database: A new resource to gather genomic annotation cross-references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 527 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duplicated genes database: identification and functional annotation of co-localised duplicated genes across genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bettembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50653. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Suppl 2), open access. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for resistance to Salmonella carrier state confirmed in both experimental and commercial chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (5), pp.590-7. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of the FecL locus influencing prolificacy in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.804-812. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01919.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.1639-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls: from genetics to genomics and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.353-7. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:1999223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA tests in prolific sheep from eight countries provide new evidence on origin of the Booroola (FecB) mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.K. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1869-1874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of a major gene influencing ovulation in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.447-464. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (9), pp.5104-5109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Largiader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Champigneulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S205-S222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to isolate the common fraction of two DNA samples: hybrid specific amplification (HSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (17), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet mille génomes gallus : comment partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale (0598)., May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of FecX and FecL gene influencing ovulation rate in different populations of Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in two genes are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laetitia Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of major genes for ovulation in the Lacaune population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many mutations are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation and mapping of a major gene controlling ovulation rate in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between geneome interactions and co-expression structures identified by multivariate analyses of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSH Seventh meeting on Dynamic Organization of Nuclear Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cold Spring Harbor, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2011, JOBIM 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth factors and ovarian physiology in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lyon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Lecerf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate ProfessorAnimal Genetic LabUMR 1348 Institut Agro - INRAE PEGASE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (7), pp.106870. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Mille Génomes Gallus » : partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited RNA editing in exons of mouse liver and adipose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehudit Hasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (4), pp.1107-1115. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.149054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAG database: A new resource to gather genomic annotation cross-references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 527 (2), pp.503-509. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duplicated genes database: identification and functional annotation of co-localised duplicated genes across genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bettembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50653. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Suppl 2), open access. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of the FecL locus influencing prolificacy in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.804-812. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01919.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for resistance to Salmonella carrier state confirmed in both experimental and commercial chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (5), pp.590-7. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls: from genetics to genomics and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.353-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:1999223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarkerSet: a marker selection tool based on markers location and informativity in experimental designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.1639-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA tests in prolific sheep from eight countries provide new evidence on origin of the Booroola (FecB) mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.K. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1869-1874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of a major gene influencing ovulation in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.447-464. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Largiader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Champigneulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S205-S222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to isolate the common fraction of two DNA samples: hybrid specific amplification (HSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (17), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (9), pp.5104-5109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet mille génomes gallus : comment partager les données de séquences pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale (0598)., May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation of FecX and FecL gene influencing ovulation rate in different populations of Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in two genes are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laetitia Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of major genes for ovulation in the Lacaune population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many mutations are associated with increased ovulation rate and litter size in progeny of Lacaune meat sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Major Genes and QTL in Sheep and Goat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation and mapping of a major gene controlling ovulation rate in Lacaune sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between geneome interactions and co-expression structures identified by multivariate analyses of gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSH Seventh meeting on Dynamic Organization of Nuclear Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cold Spring Harbor, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2011, JOBIM 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth factors and ovarian physiology in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lyon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional mapping of the FecB (Booroola) region of sheep chromosome 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Schibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hormozdiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Hasin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.149054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouedraogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7V57V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Galloway" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gregan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foggia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chitour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laetitia Bodin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hormozdiari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Hasin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.149054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouedraogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7V57V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Galloway" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gregan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foggia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chitour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753163v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729774v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laetitia Bodin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>