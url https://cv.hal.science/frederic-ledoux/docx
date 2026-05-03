--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity: Minor PM2.5 sources with significant health risks</w:t>
+                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity : Minor PM2.5 sources with significant health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
@@ -317,28116 +317,6324 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of protesting by burning barricades on PM2.5: chemical composition and oxidative potential evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihane Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05099844v1</w:t>
+                <w:t xml:space="preserve">hal-05563295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel generator exhaust emissions : Chemical characterization and cytotoxicity in bladder spheroids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle El Kawak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eliane Farah</w:t>
+                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (9), pp.102571. </w:t>
+              <w:t xml:space="preserve">Environmental Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084289v1</w:t>
+                <w:t xml:space="preserve">insu-05099844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of submerged and air liquid interface exposure : limitations and differences in the toxicological effects evaluated in bronchial epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Health Risk Assessment of PM2.5 Chemical Composition in an Urban Megacity : A Case Study from Greater Cairo Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Allouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Pagliarulo</w:t>
+                <w:t xml:space="preserve">Minas Iakovides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121856⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16101214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084263v1</w:t>
+                <w:t xml:space="preserve">hal-05535013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Health Risk Assessment of PM2.5 Chemical Composition in an Urban Megacity: A Case Study from Greater Cairo Area</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">Comparison of submerged and air liquid interface exposure : limitations and differences in the toxicological effects evaluated in bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bengalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minas Iakovides</w:t>
+                <w:t xml:space="preserve">L. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (10), pp.1214. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279 (Part 2), pp.121856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos16101214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535013v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate oxidation driven by PM2.5-bound metal(loid)s extracted in an acidic simulated lung fluid in relation to their bioaccessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diesel generator exhaust emissions : Chemical characterization and cytotoxicity in bladder spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Expósito</w:t>
+                <w:t xml:space="preserve">Amani Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Markiv</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Santibáñez</w:t>
+                <w:t xml:space="preserve">Michelle El Kawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11869-023-01436-8⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (9), pp.102571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298689v1</w:t>
+                <w:t xml:space="preserve">hal-05084289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Farah</w:t>
+                <w:t xml:space="preserve">Ascorbate oxidation driven by PM2.5-bound metal(loid)s extracted in an acidic simulated lung fluid in relation to their bioaccessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Markiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihane Mansour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salwa K Hassan</w:t>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 263 (Part 2), pp.120118. </w:t>
+              <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11869-023-01436-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740326v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of PM-Related Studies in Industrial Proximity: Insights from the East Mediterranean Middle East Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliane Farah</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courcot</w:t>
+                <w:t xml:space="preserve">Salwa K Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (20), pp.8739. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263 (Part 2), pp.120118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16208739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740317v1</w:t>
+                <w:t xml:space="preserve">hal-04740326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition of PM2.5-0.3 and PM0.3 Collected in Southern Lebanon and Assessment of Their Toxicity in BEAS-2B Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Review of PM-Related Studies in Industrial Proximity: Insights from the East Mediterranean Middle East Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghidaa Badran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Simonin</w:t>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos15070811⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.8739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16208739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710487v1</w:t>
+                <w:t xml:space="preserve">hal-04740317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of the Composition of PM2.5 at an Urban Site in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (5), pp.603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos15050603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Chemical Composition of PM2.5-0.3 and PM0.3 Collected in Southern Lebanon and Assessment of Their Toxicity in BEAS-2B Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Chwaikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165843⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7), pp.811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos15070811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179694v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress response in pulmonary cells exposed to different fractions of PM2.5-0.3 from urban, traffic and industrial sites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114572⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 900, pp.165843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821902v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Oxidative stress response in pulmonary cells exposed to different fractions of PM2.5-0.3 from urban, traffic and industrial sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216 (Part 2), pp.114572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179677v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary material to &amp;quot;Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2023-169-supplement⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413619v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and apportionment of local and long-range sources of PM2.5 in two East-Mediterranean sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
+                <w:t xml:space="preserve">Supplementary material to &amp;quot;Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2022.101622⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2023-169-supplement⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989767v1</w:t>
+                <w:t xml:space="preserve">hal-04413619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical profiles of PM2.5 emitted from various anthropogenic sources of the Eastern Mediterranean: Cooking, wood burning, and diesel generators</w:t>
+                <w:t xml:space="preserve">Identification and apportionment of local and long-range sources of PM2.5 in two East-Mediterranean sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113032⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.101622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2022.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138950v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émissions issues de la transformation mécanique du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chemical profiles of PM2.5 emitted from various anthropogenic sources of the Eastern Mediterranean: Cooking, wood burning, and diesel generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 211, pp.113032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03911601v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health risk assessment for PAHs, phthalates, elements, PCDD/Fs, and DL-PCBs in PM2.5 and for NMVOCs in two East-Mediterranean urban sites under industrial influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les émissions issues de la transformation mécanique du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656803v1</w:t>
+                <w:t xml:space="preserve">anses-03911601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the assessment of health risk induced by contaminants in atmospheric particulate matter: a review</w:t>
+                <w:t xml:space="preserve">Human health risk assessment for PAHs, phthalates, elements, PCDD/Fs, and DL-PCBs in PM2.5 and for NMVOCs in two East-Mediterranean urban sites under industrial influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01461-6⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.101261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2021.101261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138969v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 characterization of primary and secondary organic aerosols in two urban-industrial areas in the East Mediterranean</w:t>
+                <w:t xml:space="preserve">Methods for the assessment of health risk induced by contaminants in atmospheric particulate matter: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.07.030⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.3289-3311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656786v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological appraisal of the chemical fractions of ambient fine (PM2.5-0.3) and quasi-ultrafine (PM0.3) particles in human bronchial epithelial BEAS-2B cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PM2.5 characterization of primary and secondary organic aerosols in two urban-industrial areas in the East Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghidaa Badran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Djamal Achour</w:t>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.98-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490515v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the PM2.5 oxidative potential in a coastal industrial city in Northern France: Relationships with chemical composition, local emissions and long range sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Visade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.619 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491412v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Assessment of the PM2.5 oxidative potential in a coastal industrial city in Northern France: Relationships with chemical composition, local emissions and long range sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, pp.141448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656790v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Toxicological appraisal of the chemical fractions of ambient fine (PM2.5-0.3) and quasi-ultrafine (PM0.3) particles in human bronchial epithelial BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghidaa Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Roumie</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125440⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (Part A), pp.114620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488544v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fine particulate matter and epithelial mesenchymal transition in pulmonary cells: state of the art and critical review of the in vitro studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Roumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10937404.2020.1816238⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.125440 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954892v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5-bound polycyclic aromatic hydrocarbons (PAHs) and nitrated PAHs (NPAHs) in rural and suburban areas in Shandong and Henan Provinces during the 2016 Chinese New Year's holiday</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Atmospheric fine particulate matter and epithelial mesenchymal transition in pulmonary cells: state of the art and critical review of the in vitro studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp.296-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10937404.2020.1816238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166637v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of organic extractable matter from ambient PM2.5 using human bronchial epithelial BEAS-2B cells: Cytotoxicity, oxidative stress, pro-inflammatory response, genotoxicity, and cell cycle deregulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Abbas</w:t>
+                <w:t xml:space="preserve">PM2.5-bound polycyclic aromatic hydrocarbons (PAHs) and nitrated PAHs (NPAHs) in rural and suburban areas in Shandong and Henan Provinces during the 2016 Chinese New Year's holiday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghidaa Badran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Roumie</w:t>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.052⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.782-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948963v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">In vitro evaluation of organic extractable matter from ambient PM2.5 using human bronchial epithelial BEAS-2B cells: Cytotoxicity, oxidative stress, pro-inflammatory response, genotoxicity, and cell cycle deregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Limem</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Roumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.510-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059209v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Limem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.101⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488204v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025015v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon derivatives in airborne particulate matter: sources, analysis and toxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0697-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356159v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age ; a prospective pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Poddighe</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon derivatives in airborne particulate matter: sources, analysis and toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Roumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.831⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.439-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0697-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05477809v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ship emissions on NOx, SO2, O3 and PM concentrations in a North-Sea harbor in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age ; a prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poddighe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.030⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Part of special issue ABSTRACTS of the 54th Congress of the European Societies of Toxicology (EUROTOX 2018) TOXICOLOGY OUT OF THE BOX Brussels, Belgium, 2nd – 5th of September, 2018, 295 (supplement 1), pp.S181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948280v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence of ship emissions on NOx, SO2, O3 and PM concentrations in a North-Sea harbor in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beaugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.56-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356215v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Atallah El Zein</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02293180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Atallah El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025255v1</w:t>
+                <w:t xml:space="preserve">hal-02293180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of manganese-bearing particles in the vicinities of a manganese alloy plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Hernández-Pellón</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bilal El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.02.056⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (23), pp.18782-18797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356227v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Characterization of manganese-bearing particles in the vicinities of a manganese alloy plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hernández-Pellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández-Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Part of special issue ICHMET2016 Conference, 175, pp.411-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002752v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and seasonal variations of particles in the atmosphere of rural, urban and industrial areas: Organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44, pp.45-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characteristics of PM 2.5–0.3 and PM 0.3 and consequence of a dust storm episode at an urban site in Lebanon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 180, pp.274-286. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04413616v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Chemical characteristics of PM 2.5–0.3 and PM 0.3 and consequence of a dust storm episode at an urban site in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Borgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courcot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.274-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-016-0572-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947881v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollution. A pilot exposure assessment in Beirut, Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Borgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allorge</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.345-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-016-0572-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914713v1</w:t>
+                <w:t xml:space="preserve">hal-02947881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical profile identification of fugitive and confined particle emissions from an integrated iron and steelmaking plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traffic-related air pollution. A pilot exposure assessment in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Hleis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+                <w:t xml:space="preserve">Agnes Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.122-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00838886v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chemical profile identification of fugitive and confined particle emissions from an integrated iron and steelmaking plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Hleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández-Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.12.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250-251, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860662v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from the gas-phase reaction of hydroxyl radicals with m-, o- and p-cresol.</w:t>
+                <w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42 (13), pp.3035-3045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.12.043⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 43 (14), pp.2360-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481151v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient particulate matter (PM2.5): Physicochemical characterization and metabolic activation of the organic fraction in human lung epithelial cells (A549)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Secondary organic aerosol formation from the gas-phase reaction of hydroxyl radicals with m-, o- and p-cresol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Menu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 105 (2), pp.212-223. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (13), pp.3035-3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2007.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04388221v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
+                <w:t xml:space="preserve">Ambient particulate matter (PM2.5): Physicochemical characterization and metabolic activation of the organic fraction in human lung epithelial cells (A549)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (2), pp.212-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2007.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388467v1</w:t>
-[...21667 lines deleted...]
-                <w:t xml:space="preserve">hal-04411963v1</w:t>
+                <w:t xml:space="preserve">hal-03385239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28573,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Yehya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle El Kawak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bengalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliarulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Exp&#243;sito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markiv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-023-01436-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K Hassan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208739" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Chwaikani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15070811" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fert&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050603" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03821902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114572" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03989767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101622" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01461-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.07.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.052" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumi&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0697-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Pell&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Olmo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.02.056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLJB164-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.06.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTG3597-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00914713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delbende" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.080" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0C6KV8K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.12.043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJWB0237-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2007.03.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388221v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fahrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388086v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405237v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gobert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandenbilcke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853545v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez-Pellon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Olmo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dagher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852933v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405270v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Delaunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dagher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405224v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desmonts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hleis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405250v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405219v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405229v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405228v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405252v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bouhsina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405248v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Puskaric" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soufflet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hannotiaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chingan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bertho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courcot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388268v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumi&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388119v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388178v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407390v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407389v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407399v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407379v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407886v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407887v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411878v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411957v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ndong" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411897v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411890v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411945v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411888v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411960v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411919v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411962v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fern&#225;ndez-Olmo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Irabien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411914v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kfoury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411915v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411893v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411896v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richeval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411891v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411885v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greige" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411912v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411917v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yammine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Nakat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411911v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411883v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gar&#231;on" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411910v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861393v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guilloteau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411901v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouali" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasseur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411928v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhilinskaya" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411925v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411880v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411904v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411965v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Therssen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouvier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411882v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411881v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411906v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411905v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411940v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411939v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bertho" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411930v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411902v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411900v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411936v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411926v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411937v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411938v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411958v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411907v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Hannothiaux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerimech" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411943v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411942v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411948v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411949v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411964v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soufflet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411963v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04139015v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bengalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliarulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Yehya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle El Kawak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102571" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Exp&#243;sito" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markiv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-023-01436-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K Hassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208739" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fert&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Chwaikani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15070811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03821902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114572" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03989767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01461-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.07.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114620" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumi&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0697-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXR6VJ7H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Pell&#243;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Olmo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.02.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLJB164-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.06.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTG3597-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00914713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delbende" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0C6KV8K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.12.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJWB0237-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2007.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04139015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>