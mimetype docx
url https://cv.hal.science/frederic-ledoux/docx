--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity : Minor PM2.5 sources with significant health risks</w:t>
+                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Farah</w:t>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">Alexis Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
+                <w:t xml:space="preserve">Belinda Duchêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 373, pp.121905. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535036v1</w:t>
+                <w:t xml:space="preserve">hal-05530246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
+                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity : Minor PM2.5 sources with significant health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auwercx</w:t>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lalot</w:t>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Duchêche</w:t>
+                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 373, pp.121905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530246v1</w:t>
+                <w:t xml:space="preserve">hal-05535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of protesting by burning barricades on PM2.5: chemical composition and oxidative potential evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa K. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,90 +642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Health Risk Assessment of PM2.5 Chemical Composition in an Urban Megacity : A Case Study from Greater Cairo Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan R Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minas Iakovides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,103 +910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diesel generator exhaust emissions : Chemical characterization and cytotoxicity in bladder spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle El Kawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (9), pp.102571. </w:t>
@@ -1038,472 +1038,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate oxidation driven by PM2.5-bound metal(loid)s extracted in an acidic simulated lung fluid in relation to their bioaccessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Review of PM-Related Studies in Industrial Proximity: Insights from the East Mediterranean Middle East Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Expósito</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11869-023-01436-8⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.8739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16208739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298689v1</w:t>
+                <w:t xml:space="preserve">hal-04740317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ascorbate oxidation driven by PM2.5-bound metal(loid)s extracted in an acidic simulated lung fluid in relation to their bioaccessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Markiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salwa K Hassan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 263 (Part 2), pp.120118. </w:t>
+              <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11869-023-01436-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740326v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of PM-Related Studies in Industrial Proximity: Insights from the East Mediterranean Middle East Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courcot</w:t>
+                <w:t xml:space="preserve">Salwa K Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (20), pp.8739. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263 (Part 2), pp.120118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16208739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740317v1</w:t>
+                <w:t xml:space="preserve">hal-04740326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of the Composition of PM2.5 at an Urban Site in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216 (Part 2), pp.114572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,103 +2246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and apportionment of local and long-range sources of PM2.5 in two East-Mediterranean sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.101622. </w:t>
@@ -2380,90 +2380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical profiles of PM2.5 emitted from various anthropogenic sources of the Eastern Mediterranean: Cooking, wood burning, and diesel generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2583,90 +2583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human health risk assessment for PAHs, phthalates, elements, PCDD/Fs, and DL-PCBs in PM2.5 and for NMVOCs in two East-Mediterranean urban sites under industrial influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.101261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2700,64 +2700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the assessment of health risk induced by contaminants in atmospheric particulate matter: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM2.5 characterization of primary and secondary organic aerosols in two urban-industrial areas in the East Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 101, pp.98-116. </w:t>
@@ -2945,533 +2945,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Visade</w:t>
+                <w:t xml:space="preserve">Mohamed Roumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.125440 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656790v1</w:t>
+                <w:t xml:space="preserve">hal-03488544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the PM2.5 oxidative potential in a coastal industrial city in Northern France: Relationships with chemical composition, local emissions and long range sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxicological appraisal of the chemical fractions of ambient fine (PM2.5-0.3) and quasi-ultrafine (PM0.3) particles in human bronchial epithelial BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141448⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (Part A), pp.114620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491412v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological appraisal of the chemical fractions of ambient fine (PM2.5-0.3) and quasi-ultrafine (PM0.3) particles in human bronchial epithelial BEAS-2B cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+                <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Grare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imane Abbas</w:t>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Achour</w:t>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Visade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.619 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490515v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+                <w:t xml:space="preserve">Assessment of the PM2.5 oxidative potential in a coastal industrial city in Northern France: Relationships with chemical composition, local emissions and long range sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 243, pp.125440 -. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, pp.141448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488544v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric fine particulate matter and epithelial mesenchymal transition in pulmonary cells: state of the art and critical review of the in vitro studies</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (7), pp.296-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3555,429 +3555,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5-bound polycyclic aromatic hydrocarbons (PAHs) and nitrated PAHs (NPAHs) in rural and suburban areas in Shandong and Henan Provinces during the 2016 Chinese New Year's holiday</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junmei Zhang</w:t>
+                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingxiao Yang</w:t>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+                <w:t xml:space="preserve">Abdelhakim Limem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 250, pp.782-791. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166637v1</w:t>
+                <w:t xml:space="preserve">hal-02059209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of organic extractable matter from ambient PM2.5 using human bronchial epithelial BEAS-2B cells: Cytotoxicity, oxidative stress, pro-inflammatory response, genotoxicity, and cell cycle deregulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+                <w:t xml:space="preserve">PM2.5-bound polycyclic aromatic hydrocarbons (PAHs) and nitrated PAHs (NPAHs) in rural and suburban areas in Shandong and Henan Provinces during the 2016 Chinese New Year's holiday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Roumie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.052⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.782-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948963v1</w:t>
+                <w:t xml:space="preserve">hal-02166637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of organic extractable matter from ambient PM2.5 using human bronchial epithelial BEAS-2B cells: Cytotoxicity, oxidative stress, pro-inflammatory response, genotoxicity, and cell cycle deregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Limem</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Roumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.510-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059209v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Trémolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,189 +4091,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
+                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age ; a prospective pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poddighe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Part of special issue ABSTRACTS of the 54th Congress of the European Societies of Toxicology (EUROTOX 2018) TOXICOLOGY OUT OF THE BOX Brussels, Belgium, 2nd – 5th of September, 2018, 295 (supplement 1), pp.S181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025015v1</w:t>
+                <w:t xml:space="preserve">hal-05477809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon derivatives in airborne particulate matter: sources, analysis and toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4282,262 +4282,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghidaa Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Roumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (2), pp.439-475. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0697-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age ; a prospective pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Poddighe</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Part of special issue ABSTRACTS of the 54th Congress of the European Societies of Toxicology (EUROTOX 2018) TOXICOLOGY OUT OF THE BOX Brussels, Belgium, 2nd – 5th of September, 2018, 295 (supplement 1), pp.S181. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.168-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477809v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ship emissions on NOx, SO2, O3 and PM concentrations in a North-Sea harbor in France</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Beaugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71, pp.56-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4659,441 +4659,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Atallah El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025255v1</w:t>
+                <w:t xml:space="preserve">hal-02293180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roussel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atallah El Zein</w:t>
+                <w:t xml:space="preserve">Bilal El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (23), pp.18782-18797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293180v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Melki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Véronique André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Aouad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bilal El Khoury</w:t>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356215v1</w:t>
+                <w:t xml:space="preserve">hal-02025255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of manganese-bearing particles in the vicinities of a manganese alloy plant</w:t>
               </w:r>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Part of special issue ICHMET2016 Conference, 175, pp.411-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5203,337 +5203,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and seasonal variations of particles in the atmosphere of rural, urban and industrial areas: Organic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+                <w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44, pp.45-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.014⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413612v1</w:t>
+                <w:t xml:space="preserve">hal-04002752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courcot</w:t>
+                <w:t xml:space="preserve">Characterisation and seasonal variations of particles in the atmosphere of rural, urban and industrial areas: Organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 44, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04002752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characteristics of PM 2.5–0.3 and PM 0.3 and consequence of a dust storm episode at an urban site in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Borgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,90 +5648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oil components decrease pulmonary and hepatic cells inflammation induced by air pollution particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriana Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Borgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (3), pp.345-351. </w:t>
@@ -5769,51 +5769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-related air pollution. A pilot exposure assessment in Beirut, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Borgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,64 +6328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient particulate matter (PM2.5): Physicochemical characterization and metabolic activation of the organic fraction in human lung epithelial cells (A549)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bengalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliarulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Yehya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle El Kawak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102571" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Exp&#243;sito" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markiv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-023-01436-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K Hassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208739" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fert&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Chwaikani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15070811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03821902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114572" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03989767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01461-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.07.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114620" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumi&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0697-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXR6VJ7H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Pell&#243;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Olmo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.02.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLJB164-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.06.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTG3597-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00914713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delbende" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0C6KV8K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.12.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJWB0237-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2007.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04139015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bengalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliarulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Yehya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle El Kawak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102571" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208739" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Exp&#243;sito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Markiv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-023-01436-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fert&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Chwaikani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15070811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03821902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114572" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03989767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04138969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01461-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.07.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0697-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.03.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXR6VJ7H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Pell&#243;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Olmo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.02.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLJB164-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.06.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTG3597-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0572-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00914713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delbende" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0C6KV8K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.12.043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJWB0237-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385239v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2007.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04139015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>