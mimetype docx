--- v0 (2026-03-11)
+++ v1 (2026-04-17)
@@ -521,596 +521,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Guillaume Robillard autour de l’ouvrage &amp;quot;Un cinéma décolonial. Les personnages du cinéma antillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intermelodic and Diasporic Bridges in Luther François's Jazzistic Oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robillard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Painting Patchwork Identities in the Caribbean: an Interview with Stan Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sporades : Journal of the Transamerican Culture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decolonizing Trans-American Skin Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2022, STATUARY, MEMORY AND REPRESENTATIONS IN THE DECOLONIAL ERA/, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...96 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving Artistic Archipelagos in Afro Diasporic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines et ramifications diasporiques de la culture zouk aux Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et colonialisme transaméricains chez Jamaica Kincaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversée mystique et quête transaméricaine du père dans Crossing the River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688943v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03690140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerary to Reclaim a Mapping of the Self</w:t>
               </w:r>
@@ -1181,614 +1181,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assemblage du paradigme proto-esthétique aux Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montage et assemblage, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Mapping Disproportion”: an Interview with Félie-Line Lucol, Artist-Plastician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félie-Line Lucol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Assemblage du paradigme proto-esthétique aux Amériques</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artivisme d'Anish Kapoor : une poïétique du détournement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Montage et assemblage, 25</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesthetics with a trans-Caribbean Filter: Decolonial Perspectives on Martinican and Jamaican Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'artivisme d'Anish Kapoor : une poïétique du détournement ?</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DECOLONISER L’IMAGINAIRE ESTHETIQUE : VERS UNE ECRITURE DE NOUVEAUX PARADIGMES CARIBEENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue d’études décoloniales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉCOLONISER L'IMAGINAIRE ESTHÉTIQUE: VERS UNE ÉCRITURE DE NOUVEAUX PARADIGMES CARIBÉENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études décoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autre scène : l'espace du rêve dans Dream on Monkey Mountain de Derek Walcott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'espace, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre en scène la colonialité aux Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études décoloniales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858945v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01972745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RE-STAGING COLONIALITY IN THE AMERICAS</w:t>
               </w:r>
@@ -2155,234 +2155,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poetics of Magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bódaj: langues kréyòl en Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal; Ecole des Arts et Cultures; CRILLASH; Université des Antilles; MICELA, May 2025, Schoelcher (972), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Seventh Art at the Crossroads of Education and Traditional Knowledge: a Dialogue between Rue Cases-Nègres (Euzhan Palcy) and Seawall (Mason Richards)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place du savoir et de la personne dans les pratiques culturelles et professionnelles ancestrales et modernes. Didactique en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRILLASH, Nov 2025, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The osmosis dynamics of maternal and sexual fluids in the literature and arts of Créolité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations de la domestique dans les discours, iconographies, littératures et musées : Afriques/Amériques/Caraïbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRENAL, Sep 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247523v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05361863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité afro-diasporique : une question artistique et géopolitique</w:t>
               </w:r>
@@ -3018,467 +3018,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'hybridité diasporique du carnaval de Notting Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consciences diasporiques aux Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2019, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporic Britishness: Opening Spaces of Hybridity in the Notting Hill Carnival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Petitjean Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consciences diasporiques aux Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2019, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l'esthétique caribéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission dans la Caraïbe (anglophone, francophone, hispanophone)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact inter-îles des temps précolombiens au début de la colonisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Petitjean Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consciences diasporiques aux Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2019, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transmission de l'esthétique caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission dans la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies et topologies de l'art caribéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Fort de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984487v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">hal-02059861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la caribéanité : explorations du Moi-peau chez David Boxer et Stan Musquer</w:t>
               </w:r>
@@ -4985,234 +4985,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Talent for Magnetic Aesthetics: Luther François’ Art of Weaving Musical Diasporas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luther François : un traversée diasporique du Jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Éditions, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Framing Innocence in Moonrise Kingdom: the Visual Language of a Coming-of-Age Narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.173-176, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopia and Dystopia in Wes Anderson’s Moonrise Kingdom: the Paradox of Childhood’s End</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.209-230, 2025, 9782340104921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234398v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05234388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ART DU DETOURNEMENT CHEZ BANKSY</w:t>
               </w:r>
@@ -5822,151 +5822,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction sommaire à l'esthétique et la culture (misc.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Vectors of Diasporic Solidarity in Caribbean Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849099v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTS, AESTHETICS AND BODY POLITICS</w:t>
               </w:r>
@@ -6688,885 +6688,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The syntax of metaphors in Caryl Phillips’ Crossing the River and The Lost Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l'arbre, la forêt : l'art franco-caraïbéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le carnaval diasporique de Notting Hill : quels enjeux, quels publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The syntax of metaphors in Caryl Phillips’ Crossing the River and The Lost Child</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes of Roots: the Transnational Art of Jean-Michel Basquiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pragmatic and stylistic approach of injunctive clauses in Caryl Phillips’ A State of Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d'auteur africain-américain : évolutions et tendances récentes (1980-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l'esthétique caribéeenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétiser la mémoire traumatique aux Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-Windrush Ethos: Multi-ethnic Art in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l'arbre, la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l’arbre, la forêt : l’art franco-caraïbéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hybrid Foundations of Caribbean Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeling British : The Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mullen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...432 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mullen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01800764v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02060547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Derek Walcott</w:t>
               </w:r>
@@ -8147,151 +8147,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04972673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la recherche de la caribéanité : explorations du moi-peau chez David Boxer et Stan Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01802101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Autre de la Nation : représentations du père absent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02099326v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">medihal-01802101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peindre la révolution à la Grenade : trauma(s), censure(s), libération(s)</w:t>
               </w:r>
@@ -8489,164 +8489,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Interview with Hector Charpentier, Founder of Figurabstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Signs or spells? An interview on Bertin Nivor's Petroglyphurs (1st part)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04835130v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04691614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signs or spells? An interview on Bertin Nivor's Codices (2nd part)</w:t>
               </w:r>
@@ -9643,182 +9643,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04892682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Black History Month &amp;quot;Art, Decolonization and Transmission in the Caribbean and the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouchaut-Kancel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10778060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A TRIBUTE TO HORACE OVÉ, THE PIONEER OF BLACK BRITISH CINEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11209543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579268v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04489113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Julien: The Convergence of Art, Identity, and Technology</w:t>
               </w:r>
@@ -10253,51 +10253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F76CE6"/>
+    <w:nsid w:val="9D2059B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10484,51 +10484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lefrancois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6507-2457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261055623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9152561494515441333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464748851" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9161-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.researchgate.net/profile/Frederic_Lefrancois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14597870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-David Nelzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lie-Line Lucol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kirchner-Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33146.39368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anne Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10907995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;la Grevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Petitjean Roget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32720.40963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12212.55684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/dvn/vboqa7/b4buun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kroubo Dagnini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.lefra.2021.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Louise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62206&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2409-l-habitation-plantation-heritages-et-mutations-caraibe-amerique-9782811104597.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/dqk3-fj69" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/1r7d-gr22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/vgfw-2128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry L'Etang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/54zd-xq69" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Musquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087287v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05138859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGUY0247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02099326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01802101v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Charpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amy-Rose Forbes-Erickson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ofz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reynes-Delobel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Mundaray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berthet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14676229" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11209543" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut-Kancel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10778060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14241855" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8127417" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/C5YTE" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lefrancois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6507-2457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261055623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9152561494515441333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464748851" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9161-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.researchgate.net/profile/Frederic_Lefrancois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14597870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-David Nelzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lie-Line Lucol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kirchner-Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33146.39368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anne Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10907995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;la Grevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Petitjean Roget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32720.40963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12212.55684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/dvn/vboqa7/b4buun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kroubo Dagnini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.lefra.2021.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Louise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62206&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2409-l-habitation-plantation-heritages-et-mutations-caraibe-amerique-9782811104597.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/dqk3-fj69" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/1r7d-gr22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/vgfw-2128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry L'Etang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/54zd-xq69" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Musquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05138859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGUY0247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01802101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02099326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amy-Rose Forbes-Erickson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ofz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reynes-Delobel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Mundaray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berthet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14676229" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut-Kancel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10778060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11209543" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14241855" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8127417" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/C5YTE" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>