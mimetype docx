--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -254,1821 +254,1921 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermelodicity in Raoul Peck's Cinema: Musical Narratives of Resistance, Memory and Postcolonial Identity</w:t>
+                <w:t xml:space="preserve">Intermelodicity in Raoul Peck’s Cinema: Musical Narratives of Resistance, Memory, and Postcolonial Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165gq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermelodicity, Collective Memory and Heritage in “Soûlkreôl”: An Interview With Senaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/16598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermelodicity, Collective Memory and Heritage in 'Soûlkreôl': An Interview with Senaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of Black Film British Cinema II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Transamerican Memory Paths, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14597870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intermelodicity, Collective Memory and Heritage in 'Soûlkreôl': An Interview with Senaya</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Guillaume Robillard autour de l’ouvrage &amp;quot;Un cinéma décolonial. Les personnages du cinéma antillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mame Sene</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermelodic and Diasporic Bridges in Luther François's Jazzistic Oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robillard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Painting Patchwork Identities in the Caribbean: an Interview with Stan Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sporades : Journal of the Transamerican Culture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decolonizing Trans-American Skin Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2022, STATUARY, MEMORY AND REPRESENTATIONS IN THE DECOLONIAL ERA/, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Intermelodic and Diasporic Bridges in Luther François's Jazzistic Oeuvre</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weaving Artistic Archipelagos in Afro Diasporic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipélies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Sociocriticism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Decolonizing Trans-American Skin Memory</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origines et ramifications diasporiques de la culture zouk aux Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, STATUARY, MEMORY AND REPRESENTATIONS IN THE DECOLONIAL ERA/, 1</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Origines et ramifications diasporiques de la culture zouk aux Amériques</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et colonialisme transaméricains chez Jamaica Kincaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exil et colonialisme transaméricains chez Jamaica Kincaid</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversée mystique et quête transaméricaine du père dans Crossing the River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerary to Reclaim a Mapping of the Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-David Nelzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage du paradigme proto-esthétique aux Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montage et assemblage, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Mapping Disproportion”: an Interview with Félie-Line Lucol, Artist-Plastician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félie-Line Lucol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artivisme d'Anish Kapoor : une poïétique du détournement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesthetics with a trans-Caribbean Filter: Decolonial Perspectives on Martinican and Jamaican Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOLONISER L’IMAGINAIRE ESTHETIQUE : VERS UNE ECRITURE DE NOUVEAUX PARADIGMES CARIBEENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études décoloniales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCOLONISER L'IMAGINAIRE ESTHÉTIQUE: VERS UNE ÉCRITURE DE NOUVEAUX PARADIGMES CARIBÉENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études décoloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autre scène : l'espace du rêve dans Dream on Monkey Mountain de Derek Walcott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'espace, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre en scène la colonialité aux Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études décoloniales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RE-STAGING COLONIALITY IN THE AMERICAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études décoloniales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of 'The faces of God in America: Revealing religious diversity across people and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.33146.39368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une poïétique du hasard : les fresques vivantes du Living Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie du spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en esthétique : revue du CEREAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.235-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2078,2031 +2178,2031 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Butler to Wakanda: Afrofuturism as Transatlantic Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)generation: 57th NeMLA Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northeast Modern Language Association, Mar 2026, Philadelphia (PA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The osmosis dynamics of maternal and sexual fluids in the literature and arts of Créolité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de la domestique dans les discours, iconographies, littératures et musées : Afriques/Amériques/Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRENAL, Sep 2025, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics of Magmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bódaj: langues kréyòl en Caraïbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal; Ecole des Arts et Cultures; CRILLASH; Université des Antilles; MICELA, May 2025, Schoelcher (972), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seventh Art at the Crossroads of Education and Traditional Knowledge: a Dialogue between Rue Cases-Nègres (Euzhan Palcy) and Seawall (Mason Richards)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place du savoir et de la personne dans les pratiques culturelles et professionnelles ancestrales et modernes. Didactique en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRILLASH, Nov 2025, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité afro-diasporique : une question artistique et géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traite négrière et postcolonialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Arsène Yao, Oct 2025, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law, Identity, and Redemption: Justice in Karan Johar’s My Name is Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Cinema and the Representation of Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Chartier; Madhura Joshi; Ahmed Mulla; Jitka de Préval; Caroline Trech; SAES, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREOLE HERITAGE TRANSMISSION IN CARIBBEAN DIGLOSSIC AND ANGLOPHONE CONTEXTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo-Anne Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problématiques d’éducation en sociétés crécoles. Perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Max Belaise, Mar 2024, Schoelcher, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10907995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclavage et dette symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transamerican Memory Paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Lefrançois, 2022, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Symbolic Recapitalization of Africanness in Transamerican Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Back to Africa": 2nd International Study Day of NaKaN's Learned Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Savante NaKaN; Mélanges Caraïbes; Universidade Juiz de Fora; Université de Mayotte; Université des Antilles, Dec 2024, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04822109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction mémorielle et matrice(s) diasporique(s) dans Crossing the River de Caryl Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Diaspora, déplacement, dystopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Aurélia; Rodolphe Solbiac, Feb 2012, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following the Track of Peter Pan: Memorial Reconstructions of a rapt in Havana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëla Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ENFANCE DÉRACINÉE EN TERRES HISPANOPHONES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03608565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anamnèse comme ascèse chez Glissant, Walcott et Chamoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transamerican Memory Paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NaKaN's Learned Society, 2022, Schoelcher (972), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archive artistique pancaribéenne : au carrefour de l'ontique et de l'esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Caraïbe et de l'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérald Désert; Malissa Conseil; Jaime Aragon-Falomir; Cédric Audebert, Oct 2020, Schoelcher (972), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridité diasporique du carnaval de Notting Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences diasporiques aux Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2019, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporic Britishness: Opening Spaces of Hybridity in the Notting Hill Carnival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Petitjean Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences diasporiques aux Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2019, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission de l'esthétique caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission dans la Caraïbe (anglophone, francophone, hispanophone)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact inter-îles des temps précolombiens au début de la colonisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Petitjean Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences diasporiques aux Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2019, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission de l'esthétique caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission dans la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies et topologies de l'art caribéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Fort de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la caribéanité : explorations du Moi-peau chez David Boxer et Stan Musquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographies et topologies identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Lefrançois, Mar 2018, Fort de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au clair-obscur de la Relation : l'architectonie poétique d'Edouard Glissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glissant, l'éclat et l'obscur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehearsing the Postcolonial Oedipus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVOLUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREA, Université de Paris X, Nanterre, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-ORIENTASLIT HYBRIDITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ayoub Chafik, May 2018, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGARDS CROISES SUR L'ATELIER 45 ET LE JAMAICAN ART MOVEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre Hommage à l'Atelier 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Marie-Louise, Oct 2016, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversée mystique et recherche du père dans Crossing the River de Caryl Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAES 2014 "Crossings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, May 2014, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32720.40963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l’économie libidinale se heurte à l’irrésistible hybridation de la nation : subversions et perversions de l’idéologie nationaliste dans la littérature postcoloniale américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction de l’identité américaine-American Identity Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la diaspora dans Crossing the River et A Distant Shore de Caryl Philips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résurgence - 48e congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur, May 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et colonialisme dans l'oeuvre de Jamaica Kincaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Etat de l'art", Congrès de l'Association Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4112,185 +4212,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies and topologies of identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographies and topologies of identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Schoelcher, France. Etudes Caribéennes, 2018, Cartographies et topologies identitaires. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12212.55684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporas of the New World: Newsletter of the Center of African Studies, SOAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas of the New World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Schoelcher, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7910/dvn/vboqa7/b4buun⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4300,674 +4400,674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom du père : éthique et esthétique. Where There is Darkness de Caryl Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires des Antilles, A paraître, Les Petits Classiques de la Caraibe, Axel Artheron</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2025, 9782340104921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diasporas du Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kroubo Dagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Jno-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Jno-Baptiste</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01800582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinité de Stan Musquer : Lectures croisées d'une oeuvre caribéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.lefra.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinité de Stan Musquer : Lectures croisées d'une oeuvre caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires des Antilles, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frédéric Lefrançois. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dominique Berthet, 979-10-95177-19-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dominique Berthet, 979-10-95177-19-7</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain It Out: Young Creative Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03545658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emotional Phenomena of Spoken Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">In press</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern Maroonism Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yehkri, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Yehkri, 2017</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autre scène du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 9791093851136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4977,701 +5077,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia and Dystopia in Wes Anderson’s Moonrise Kingdom: the Paradox of Childhood’s End</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.209-230, 2025, 9782340104921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Talent for Magnetic Aesthetics: Luther François’ Art of Weaving Musical Diasporas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luther François : un traversée diasporique du Jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Éditions, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Framing Innocence in Moonrise Kingdom: the Visual Language of a Coming-of-Age Narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrégation anglais 2026 - Mark Twain. Adventures of Huckleberry Finn et le film de Wes Anderson, Moonrise Kingdom.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.173-176, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ART DU DETOURNEMENT CHEZ BANKSY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières de l'art-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Trinité des esthétiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trinité de Stan Musquer. Lectures croisées d'une oeuvre Caribéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprunts et empreintes du temps : le parcours de Stan Musquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lozère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trinité de Stan Musquer, Lectures croisées d’une oeuvre caribéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 979-10-95177-19-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dialectics of Orientalism and Occidentalism in Salman Rushdie’s World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chafik Ayoub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde arabe et Amérique latine - Confluence des dynamiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-226, 2019, 978-2-343-15714-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plantation-World in Caryl Phillips' Cambridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Burac, Danielle Bégot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitation/plantation. Héritages et mutations : Caraïbe-Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-330, 2011, 9782811104597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5681,675 +5781,675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts and culture: a summary introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethno-anthropology of Transmission in Creole Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/dqk3-fj69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction sommaire à l'esthétique et la culture (misc.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vectors of Diasporic Solidarity in Caribbean Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTS, AESTHETICS AND BODY POLITICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/1r7d-gr22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPPING TRANSAMERICAN ARTISTIC INNOVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/vgfw-2128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des environnements culturels dans l'espace transaméricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerry L'Etang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/54zd-xq69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATUARY, MEMORIES AND REPRESENTATIONS IN THE DECOLONIAL ERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malissa Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Nguirane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Nguirane</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">hal-03656285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« DE-PEINDRE » LA REVOLUTION GRENADIENNE : TRAUMA(S), CENSURE(S), LIBERATION(S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6359,1518 +6459,1518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“DEEP ZOUK”: THE RESONANCE OF EPIGENETIC HEALING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buata Malela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buata Malela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04820729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Panafricanism to Wokeism: Artistic Commitments to Social Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painting Patchwork Identities in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Musquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carnaval diasporique de Notting Hill : quels enjeux, quels publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syntax of metaphors in Caryl Phillips’ Crossing the River and The Lost Child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière l'arbre, la forêt : l'art franco-caraïbéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le carnaval diasporique de Notting Hill : quels enjeux, quels publics ?</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes of Roots: the Transnational Art of Jean-Michel Basquiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Routes of Roots: the Transnational Art of Jean-Michel Basquiat</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pragmatic and stylistic approach of injunctive clauses in Caryl Phillips’ A State of Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A pragmatic and stylistic approach of injunctive clauses in Caryl Phillips’ A State of Independence</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d'auteur africain-américain : évolutions et tendances récentes (1980-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma d'auteur africain-américain : évolutions et tendances récentes (1980-2010)</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l'esthétique caribéeenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétiser la mémoire traumatique aux Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Esthétiser la mémoire traumatique aux Amériques</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-Windrush Ethos: Multi-ethnic Art in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l'arbre, la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Derrière l'arbre, la forêt</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hybrid Foundations of Caribbean Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeling British : The Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mullen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l’arbre, la forêt : l’art franco-caraïbéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kirchner-Blanchard</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Derek Walcott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la performance à la re-performance : échos de corps en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'AUTRE SCENE : L'ESPACE DU REVE DANS DREAM ON MONKEY MOUNTAIN DE DEREK WALCOTT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporic Visual Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7880,100 +7980,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l'exil dans l'oeuvre de Caryl Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université des Antilles et de la Guyane (UAG); Centre de recherches interdisciplinaires en lettres, langues, arts et sciences humaines, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AGUY0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05138859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7983,91 +8083,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages anthropo-sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Art et sémiologie, Université des Antilles, Campus de Schoelcher, Faculté des Lettres et Sciences HUmaines, France. 2021, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8077,968 +8177,968 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of Stan Musquer's Trinity: Intersecting Views on a Caribbean Artwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04972673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre de la Nation : représentations du père absent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02099326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la caribéanité : explorations du moi-peau chez David Boxer et Stan Musquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01802101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peindre la révolution à la Grenade : trauma(s), censure(s), libération(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01819088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des racines et des ailes : endoscopies de l'ailleurs chez Rafael Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'Atelier 45 et le Jamaican Art Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01819091v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03472404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs or spells? An interview on Bertin Nivor's Petroglyphurs (1st part)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interview with Hector Charpentier, Founder of Figurabstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Signs or spells? An interview on Bertin Nivor's Petroglyphurs (1st part)</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caryl Phillips's Family Novel: Discussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistic Cartographies and Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signs or spells? An interview on Bertin Nivor's Codices (2nd part)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Artistic Cartographies and Topologies</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman familial: pierre angulaire de la création dramatique chez Caryl Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suites Décoloniales&amp;quot; : entretien avec Olivier Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECORDING: The Transmission of Caribbean Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9048,51 +9148,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclavage et dette symbolique : représentations du trauma dans l’espace littéraire et artistique afro-caribéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9106,51 +9206,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Abidjan (Côte d'Ivoire), Côte d’Ivoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9160,401 +9260,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pioneers of TransAmerican Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amy-Rose Forbes-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13ofz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuary, Memory and Representations in the Decolonial Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NaKaN. A journal of cultural studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04878033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies et topologies identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2020, Cartographies et topologies identitaires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies et topologies identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reynes-Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Mundaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04809820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9564,628 +9664,628 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming Memory and Crafting Futures: The Diasporic Aesthetics of Zak Ové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14676229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04892682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black History Month &amp;quot;Art, Decolonization and Transmission in the Caribbean and the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouchaut-Kancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10778060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TRIBUTE TO HORACE OVÉ, THE PIONEER OF BLACK BRITISH CINEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11209543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Julien: The Convergence of Art, Identity, and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14241855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFP: THE SACRED, THE SPIRITUAL AND THE RELIGIOUS IN CONTEMPORARY GLOBAL SOCIETIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8352484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the book Brief History of Black British Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8127417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Post-Windrush Ethos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/C5YTE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling British</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10253,51 +10353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D2059B6"/>
+    <w:nsid w:val="C3F1AE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10484,51 +10584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lefrancois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6507-2457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261055623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9152561494515441333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464748851" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9161-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.researchgate.net/profile/Frederic_Lefrancois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14597870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-David Nelzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lie-Line Lucol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kirchner-Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33146.39368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anne Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10907995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;la Grevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Petitjean Roget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32720.40963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12212.55684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/dvn/vboqa7/b4buun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kroubo Dagnini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.lefra.2021.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Louise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62206&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2409-l-habitation-plantation-heritages-et-mutations-caraibe-amerique-9782811104597.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/dqk3-fj69" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/1r7d-gr22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/vgfw-2128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry L'Etang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/54zd-xq69" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Musquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05138859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGUY0247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01802101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02099326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amy-Rose Forbes-Erickson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ofz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13273" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reynes-Delobel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Mundaray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berthet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14676229" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut-Kancel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10778060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11209543" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14241855" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8127417" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/C5YTE" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-lefrancois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6507-2457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261055623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9152561494515441333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464748851" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9161-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.researchgate.net/profile/Frederic_Lefrancois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165gq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16598" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14597870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-David Nelzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lie-Line Lucol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13563" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kirchner-Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33146.39368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Anne Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10907995" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;la Grevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Petitjean Roget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32720.40963" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12212.55684" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/dvn/vboqa7/b4buun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kroubo Dagnini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Jno-Baptiste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.lefra.2021.01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Louise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loz&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62206&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2409-l-habitation-plantation-heritages-et-mutations-caraibe-amerique-9782811104597.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/dqk3-fj69" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/1r7d-gr22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/vgfw-2128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry L'Etang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/54zd-xq69" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Musquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05138859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGUY0247" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02099326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01802101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01819091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035824v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amy-Rose Forbes-Erickson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ofz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13273" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reynes-Delobel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Mundaray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892682v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14676229" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut-Kancel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10778060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11209543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810261v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14241855" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8127417" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/C5YTE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799648v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>