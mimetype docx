--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -66,7836 +66,7970 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 4: the Blaberidae subfamilies Blaberinae, Geoscapheinae and Panesthiinae</w:t>
+                <w:t xml:space="preserve">Response to Boudinot et al. Refers to Fossil gaps, ghost lineages, and ‘major extinction events’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hollier</w:t>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Marshall</w:t>
+                <w:t xml:space="preserve">Nozomu Oyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Álvarez-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/rsz.0140⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.R50-R51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05156152v1</w:t>
+                <w:t xml:space="preserve">hal-05570625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descending from trees: a Cretaceous winged ice-crawler illuminates the ecological shift and origin of Grylloblattidae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 4: the Blaberidae subfamilies Blaberinae, Geoscapheinae and Panesthiinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Boderau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">John Hollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0557⟩</w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (1), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35929/rsz.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05156172v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concatenation fails to describe the anomalous radiation of giant cockroaches (Blattodea: Blaberidae) despite moderate to low discordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O’meara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-025-02409-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05198677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descending from trees: a Cretaceous winged ice-crawler illuminates the ecological shift and origin of Grylloblattidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bignon</w:t>
+                <w:t xml:space="preserve">Ancheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cornette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michael S Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boderau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.20250557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04893713v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05156172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jurassic Gondwanan origin with a Mesozoic vicariance and Cenozoic dispersals explains the biogeographic history of crown webspinners (Insecta: Embioptera)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolinnean/kzaf011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0336893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05283283v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04893713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic data provide insights into the classification of extant termites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Menglin Wang</w:t>
+                <w:t xml:space="preserve">A Jurassic Gondwanan origin with a Mesozoic vicariance and Cenozoic dispersals explains the biogeographic history of crown webspinners (Insecta: Embioptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Romero Arias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien L Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51028-y⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolinnean/kzaf011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04679638v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05283283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-aquatic Epilamprinae cockroaches (Blattodea: Blaberidae) in Cameroon: towards a revision of continental African species of Rhabdoblatta Kirby, 1903 and Africalolampra Roth, 1995</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald-L’or Nyame Mbia</w:t>
+                <w:t xml:space="preserve">Karen Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Belmond Biram À Ngon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Vendanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2024.946.2615⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04697049v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04816558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic analyses of Blattodea combining traditional methods, incremental tree-building, and quality-aware support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-aquatic Epilamprinae cockroaches (Blattodea: Blaberidae) in Cameroon: towards a revision of continental African species of Rhabdoblatta Kirby, 1903 and Africalolampra Roth, 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dvorah Nelson</w:t>
+                <w:t xml:space="preserve">Donald-L’or Nyame Mbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Kotyková Varadínová</w:t>
+                <w:t xml:space="preserve">Eric Belmond Biram À Ngon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kotyk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2024.108177⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 946, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2024.946.2615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04697031v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04697049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomic analyses of Blattodea combining traditional methods, incremental tree-building, and quality-aware support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Flanchec</w:t>
+                <w:t xml:space="preserve">Dvorah Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Salazar</w:t>
+                <w:t xml:space="preserve">Zuzana Kotyková Varadínová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Malem</w:t>
+                <w:t xml:space="preserve">Michael Kotyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vendanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Poirier</w:t>
+                <w:t xml:space="preserve">Nicolas Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12656⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.108177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2024.108177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04816558v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04697031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Angiosperm Terrestrial Revolution buffered ants against extinction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Jouault</w:t>
+                <w:t xml:space="preserve">Genomic data provide insights into the classification of extant termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Condamine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Mauricio M Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrichot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Menglin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Romero Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duur K Aanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2317795121⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51028-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04501144v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04679638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phylogeny of the extinct wasp subfamily Lancepyrinae (Hymenoptera, Bethylidae) revealed by mid-Cretaceous Burmese amber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Angiosperm Terrestrial Revolution buffered ants against extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (13), pp.e2317795121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2317795121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/asp.81.e96737⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-04059196v1</w:t>
+                <w:t xml:space="preserve">insu-04501144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and deep convergence in cockroach hind-wing morphology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversity and phylogeny of the extinct wasp subfamily Lancepyrinae (Hymenoptera, Bethylidae) revealed by mid-Cretaceous Burmese amber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13127-023-00609-8⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.345-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/asp.81.e96737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04697075v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04059196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 3: the Blattidae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics and deep convergence in cockroach hind-wing morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic A Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dvorah Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/RSZ.0089⟩</w:t>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.929 - 940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-023-00609-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04172951v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04697075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple drivers and lineage-specific insect extinctions during the Permo–Triassic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 3: the Blattidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien L Condamine</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (1), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35929/RSZ.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35284-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-03889571v1</w:t>
+                <w:t xml:space="preserve">mnhn-04172951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Estimating the Drivers of Diversification of Stoneflies Through Time and the Limits of Their Fossil Record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
+              <w:t xml:space="preserve">Insect Systematics and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isd/ixac017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03681246v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multiple drivers and lineage-specific insect extinctions during the Permo–Triassic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35284-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03790190v1</w:t>
+                <w:t xml:space="preserve">insu-03889571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redescription of Litholingia rhora Ren, 2002 (Neuroptera: Grammolingiidae) from the Middle Jurassic of Daohugou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jouault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoentomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.5.1.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03585443v1</w:t>
+                <w:t xml:space="preserve">insu-03681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Drivers of Diversification of Stoneflies Through Time and the Limits of Their Fossil Record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Redescription of Litholingia rhora Ren, 2002 (Neuroptera: Grammolingiidae) from the Middle Jurassic of Daohugou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Systematics and Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/isd/ixac017⟩</w:t>
+              <w:t xml:space="preserve">Palaeoentomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.5.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870088v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03585443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eusocial Transition in Blattodea: Transposable Elements and Shifts of Gene Expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (11), pp.1948. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes13111948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03855631v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 2: the Anaplectidae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eusocial Transition in Blattodea: Transposable Elements and Shifts of Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin-Markus Zelosko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark C Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/rsz.0077⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (11), pp.1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13111948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03887491v1</w:t>
+                <w:t xml:space="preserve">hal-03855631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including fossils in phylogeny: A glimpse into the evolution of the superfamily Evanioidea (Hymenoptera, Apocrita) under tip-dating and the fossilized birth-death process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194 (4), pp.1396-1423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03206264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mid-Cretaceous fossil genus of stonefly (Plecoptera: Perlidae) from the Burmese amber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 2: the Anaplectidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 133, 133, pp.105138. </w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (2), pp.303-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2022.105138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35929/rsz.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03521497v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03887491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+                <w:t xml:space="preserve">A new mid-Cretaceous fossil genus of stonefly (Plecoptera: Perlidae) from the Burmese amber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Simon</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan M Wilson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Nel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, 133, pp.105138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2022.105138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013784v1</w:t>
+                <w:t xml:space="preserve">insu-03521497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan M Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpreet K Kohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.592-610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03188488v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new stonefly species (Plecoptera: Perlodidae) from Eocene Baltic amber and questions on the wing venation potential for species diagnostic of fossil Plecoptera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga‐barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoentomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.3.12⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03272797v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.592-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886883v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03188488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new stonefly species (Plecoptera: Perlodidae) from Eocene Baltic amber and questions on the wing venation potential for species diagnostic of fossil Plecoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
+              <w:t xml:space="preserve">Palaeoentomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (3), pp.243-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319446v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03272797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12412⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516571v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 1: the Corydiidae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/RSZ.0023⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.394-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975288v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Legendre</w:t>
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 1: the Corydiidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (2), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35929/RSZ.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361225v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jůna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Prokop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.645-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349207v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative phylogenomic approach illuminates the evolutionary history of cockroaches and termites (Blattodea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic A Evangelista</w:t>
+                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wipfler</w:t>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mari Fujita</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2076⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521765v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification, Innovation Clé et Caractères d'intérêt: L'exemple Du Rôle de l'eusocialité Sur La Diversification Des Termites (Insectes: Dictyoptères)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrative phylogenomic approach illuminates the evolutionary history of cockroaches and termites (Blattodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic A Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wipfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Donath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystema</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1895), pp.20182076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854961v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of sociality in termites from cockroaches: A taxonomic and phylogenetic perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversification, Innovation Clé et Caractères d'intérêt: L'exemple Du Rôle de l'eusocialité Sur La Diversification Des Termites (Insectes: Dictyoptères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.69--84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520946v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological support and data quality can only be assessed through multiple tests in reviewing Blattodea phylogeny</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The evolution of sociality in termites from cockroaches: A taxonomic and phylogenetic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 330 (5), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520951v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Darwin’s Special Difficulty Promotes Diversification in Insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological support and data quality can only be assessed through multiple tests in reviewing Blattodea phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpreet Kaur Kohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syy014⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02170200v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification, innovation clé et caractères d'intérêt : l'exemple du rôle de l'eusocialité sur la diversification des termites (Insectes : Dictyoptères)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">When Darwin’s Special Difficulty Promotes Diversification in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystema</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (5), pp.873-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syy014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323579v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02170200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The increasing disconnection of primary biodiversity data from specimens: How does it happen and how to handle it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (6), pp.1110-1119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syy044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the environment shapes animal signals: a test of the acoustic adaptation hypothesis in frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. L. Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (1), pp.148-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02520961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversification, innovation clé et caractères d'intérêt : l'exemple du rôle de l'eusocialité sur la diversification des termites (Insectes : Dictyoptères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.69-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
+                <w:t xml:space="preserve">hal-02323579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585590v1</w:t>
+                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natállia Vicente</w:t>
+                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Yotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.2199-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509672v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thouzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental constraints and call evolution in torrent-dwelling frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Goutte</w:t>
+                <w:t xml:space="preserve">Alain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dubois</w:t>
+                <w:t xml:space="preserve">Samuel Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Howard</w:t>
+                <w:t xml:space="preserve">Rafael Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (4), pp.811-826. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175541v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (9), pp.1229--1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maram Caesar</w:t>
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Roy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (1), pp.58-77. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021542v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
+                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lapeyrie</w:t>
+                <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02520980v1</w:t>
+                <w:t xml:space="preserve">hal-01021542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Ant-Termite Syninclusion in Amber with CT-Scan Analysis of Taphonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coty</w:t>
+                <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Aria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Legendre</w:t>
+                <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104410⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), pp.545-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345078v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">The First Ant-Termite Syninclusion in Amber with CT-Scan Analysis of Taphonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Aria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Whiting</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ede.12023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520984v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Ambient Sound Level to Characterise Anuran Habitat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078020⟩</w:t>
+              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ede.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02168451v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive masking of vibrational signals during mate searching in a treehopper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Importance of Ambient Sound Level to Characterise Anuran Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reginald Cocroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (2), pp.361-368. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e78020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520988v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02168451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping extrinsic traits such as extinction risks or modelled bioclimatic niches on phylogenies: does it make sense at all?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Competitive masking of vibrational signals during mate searching in a treehopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Cocroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2010.00324.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (2), pp.361-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520994v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping extrinsic traits such as extinction risks or modelled bioclimatic niches on phylogenies: does it make sense at all?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (3), pp.475-488. </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2010.00324.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of termites (Dictyoptera : Isoptera) based on mitochondrial and nuclear markers : implications for the evolution of the worker and pseudergate castes, and foraging behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legendre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hojun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.04.017⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451097v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The phylogeny of termites (Dictyoptera : Isoptera) based on mitochondrial and nuclear markers : implications for the evolution of the worker and pseudergate castes, and foraging behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bordereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Maria Cancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (2), pp.615-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521782v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Murienne</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (4), pp.853-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173242v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
+                <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pellens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173770v1</w:t>
+                <w:t xml:space="preserve">hal-00173242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.602-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7905,1526 +8039,1526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social brain of termites: investigating gene co-expression network in the Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Mikhailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Audiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ales Bucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling approaches clarify the evolutionary timing and diversification patterns of Hymenoptera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blattodea diversification during the Angiosperm Revolution: insights from their rich fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gi-Soo Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip C.J. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fossil Insects, Arthropods and Amber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Xi’an, China</w:t>
+              <w:t xml:space="preserve">International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04567627v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04894107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blattodea diversification during the Angiosperm Revolution: insights from their rich fossil record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bayesian modelling approaches clarify the evolutionary timing and diversification patterns of Hymenoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent S Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fossil Insects, Arthropods and Amber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04894107v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04567627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in wood-eating cockroaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Transposable Elements in the emergence of novel phenotypes in Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh B. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily C. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark C. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blattodea phylogenetics for the study of their evolution: recent advances and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the origin of old lineages in New Caledonia: a geologically-informed test of the island-hopping hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of behavior: We should move on to apply the homology criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXth Meeting of the Willi Hennig Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willi Hennig Society, Jul 2010, São José do Rio Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OaxacaPhylogenetic analysis of non_stereotyped behavioral sequences: from successive event_pairing method to direct optimization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termites phylogeny and caste evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whiting Mt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bordereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancello Em</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evans Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9434,105 +9568,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic tests of evolutionary scenarios in interdisciplinary studies: improving the protocol design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity. Sorbonne Université (Paris IV), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04047883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9679,51 +9813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marshall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0140" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancheng Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Engel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boderau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05198677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A Evangelista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Gilchrist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O&#8217;meara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02409-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05283283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04679638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hellemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Romero Arias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duur K Aanen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51028-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald-L&#8217;or Nyame Mbia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belmond Biram &#192; Ngon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.946.2615" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04501144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317795121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04059196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brazidec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e96737" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-023-00609-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poggi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35284-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03585443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.5.1.3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03870088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixac017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03887491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03206264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mar&#233;chal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03272797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.3.12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donath" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Fujita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur Kohli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Legendre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104410" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02168451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marting" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Cocroft" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.11.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRZXZHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894186v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mikhailova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Audiso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourguignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Bucek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04567627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Perrichot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894107v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi-Soo Nam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C.J. Donoghue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894027v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Oyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio &#193;lvarez-Parra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marshall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05198677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A Evangelista" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Gilchrist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O&#8217;meara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02409-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancheng Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Engel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boderau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05283283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald-L&#8217;or Nyame Mbia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belmond Biram &#192; Ngon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.946.2615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04679638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hellemans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Romero Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duur K Aanen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51028-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04501144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317795121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04059196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e96737" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-023-00609-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poggi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03870088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixac017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35284-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03585443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.5.1.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03206264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mar&#233;chal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03887491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03272797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.3.12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Fujita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2076" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur Kohli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104410" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02168451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marting" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Cocroft" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.11.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRZXZHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894186v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mikhailova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Audiso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourguignon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Bucek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi-Soo Nam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C.J. Donoghue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04567627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Perrichot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894027v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>