--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,750 +234,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 4: the Blaberidae subfamilies Blaberinae, Geoscapheinae and Panesthiinae</w:t>
+                <w:t xml:space="preserve">Descending from trees: a Cretaceous winged ice-crawler illuminates the ecological shift and origin of Grylloblattidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hollier</w:t>
+                <w:t xml:space="preserve">Ancheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Marshall</w:t>
+                <w:t xml:space="preserve">Michael S Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boderau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/rsz.0140⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.20250557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05156152v1</w:t>
+                <w:t xml:space="preserve">mnhn-05156172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concatenation fails to describe the anomalous radiation of giant cockroaches (Blattodea: Blaberidae) despite moderate to low discordance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O’meara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-025-02409-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05198677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descending from trees: a Cretaceous winged ice-crawler illuminates the ecological shift and origin of Grylloblattidae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Boderau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Barbara Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delapré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0557⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05156172v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0336893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04893911v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04893713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Jurassic Gondwanan origin with a Mesozoic vicariance and Cenozoic dispersals explains the biogeographic history of crown webspinners (Insecta: Embioptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolinnean/kzaf011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04893713v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05283283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jurassic Gondwanan origin with a Mesozoic vicariance and Cenozoic dispersals explains the biogeographic history of crown webspinners (Insecta: Embioptera)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Jouault</w:t>
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 4: the Blaberidae subfamilies Blaberinae, Geoscapheinae and Panesthiinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien L Condamine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, </w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (1), pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evolinnean/kzaf011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35929/rsz.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05283283v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
               </w:r>
@@ -1123,51 +1123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald-L’or Nyame Mbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Belmond Biram À Ngon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1601,1234 +1601,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04501144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phylogeny of the extinct wasp subfamily Lancepyrinae (Hymenoptera, Bethylidae) revealed by mid-Cretaceous Burmese amber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Brazidec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/asp.81.e96737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04059196v1</w:t>
+                <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomics and deep convergence in cockroach hind-wing morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic A Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dvorah Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.929 - 940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-023-00609-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198375v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04697075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and deep convergence in cockroach hind-wing morphology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 3: the Blattidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.929 - 940. </w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (1), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13127-023-00609-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35929/RSZ.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04697075v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04172951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 3: the Blattidae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diversity and phylogeny of the extinct wasp subfamily Lancepyrinae (Hymenoptera, Bethylidae) revealed by mid-Cretaceous Burmese amber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Poggi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (1), pp.77-88. </w:t>
+              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.345-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35929/RSZ.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/asp.81.e96737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04172951v1</w:t>
+                <w:t xml:space="preserve">insu-04059196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Drivers of Diversification of Stoneflies Through Time and the Limits of Their Fossil Record</w:t>
+                <w:t xml:space="preserve">Redescription of Litholingia rhora Ren, 2002 (Neuroptera: Grammolingiidae) from the Middle Jurassic of Daohugou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Systematics and Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (4), </w:t>
+              <w:t xml:space="preserve">Palaeoentomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/isd/ixac017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.5.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870088v1</w:t>
+                <w:t xml:space="preserve">insu-03585443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple drivers and lineage-specific insect extinctions during the Permo–Triassic</w:t>
+                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35284-4⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03889571v1</w:t>
+                <w:t xml:space="preserve">insu-03790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
+                <w:t xml:space="preserve">Estimating the Drivers of Diversification of Stoneflies Through Time and the Limits of Their Fossil Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
+              <w:t xml:space="preserve">Insect Systematics and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/isd/ixac017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03681246v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redescription of Litholingia rhora Ren, 2002 (Neuroptera: Grammolingiidae) from the Middle Jurassic of Daohugou</w:t>
+                <w:t xml:space="preserve">Multiple drivers and lineage-specific insect extinctions during the Permo–Triassic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoentomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.20-26. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.5.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35284-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03585443v1</w:t>
+                <w:t xml:space="preserve">insu-03889571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
+                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03790190v1</w:t>
+                <w:t xml:space="preserve">insu-03681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusocial Transition in Blattodea: Transposable Elements and Shifts of Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin-Markus Zelosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark C Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (11), pp.1948. </w:t>
@@ -2864,321 +2864,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including fossils in phylogeny: A glimpse into the evolution of the superfamily Evanioidea (Hymenoptera, Apocrita) under tip-dating and the fossilized birth-death process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 2: the Anaplectidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab034⟩</w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (2), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35929/rsz.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03206264v1</w:t>
+                <w:t xml:space="preserve">mnhn-03887491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 2: the Anaplectidae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Including fossils in phylogeny: A glimpse into the evolution of the superfamily Evanioidea (Hymenoptera, Apocrita) under tip-dating and the fossilized birth-death process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (2), pp.303-308. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194 (4), pp.1396-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35929/rsz.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03887491v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03206264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mid-Cretaceous fossil genus of stonefly (Plecoptera: Perlidae) from the Burmese amber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,732 +3232,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03521497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Simon</w:t>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan M Wilson</w:t>
+                <w:t xml:space="preserve">Patrick Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akito y Kawahara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manpreet K Kohli</w:t>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013784v1</w:t>
+                <w:t xml:space="preserve">hal-03886883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baroga‐barbecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (3), pp.592-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03188488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new stonefly species (Plecoptera: Perlodidae) from Eocene Baltic amber and questions on the wing venation potential for species diagnostic of fossil Plecoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeoentomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (3), pp.243-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03272797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schubnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Megan M Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Roques</w:t>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+                <w:t xml:space="preserve">Manpreet K Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.794. </w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.157-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886883v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.394-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3991,77 +3991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annotated list of the Blattodea (Insecta) described by Henri de Saussure. Part 1: the Corydiidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127 (2), pp.341-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4225,77 +4225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative phylogenomic approach illuminates the evolutionary history of cockroaches and termites (Blattodea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wipfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification, Innovation Clé et Caractères d'intérêt: L'exemple Du Rôle de l'eusocialité Sur La Diversification Des Termites (Insectes: Dictyoptères)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,64 +4575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of sociality in termites from cockroaches: A taxonomic and phylogenetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 330 (5), pp.279-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manpreet Kaur Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Darwin’s Special Difficulty Promotes Diversification in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,3155 +4881,3073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02170200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increasing disconnection of primary biodiversity data from specimens: How does it happen and how to handle it?</w:t>
+                <w:t xml:space="preserve">How the environment shapes animal signals: a test of the acoustic adaptation hypothesis in frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Troudet</w:t>
+                <w:t xml:space="preserve">S. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. L. Rowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syy044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314020v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the environment shapes animal signals: a test of the acoustic adaptation hypothesis in frogs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The increasing disconnection of primary biodiversity data from specimens: How does it happen and how to handle it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Márquez</w:t>
+                <w:t xml:space="preserve">Julien Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. L. Rowley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.148-158. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (6), pp.1110-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syy044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520961v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification, innovation clé et caractères d'intérêt : l'exemple du rôle de l'eusocialité sur la diversification des termites (Insectes : Dictyoptères)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystema</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323579v1</w:t>
+                <w:t xml:space="preserve">hal-01585590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Yotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.2199-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585590v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiajia Dong</w:t>
+                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Yotoko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509672v1</w:t>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental constraints and call evolution in torrent-dwelling frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (4), pp.811-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175541v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (9), pp.1229--1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
+                <w:t xml:space="preserve">hal-01021542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael F. Whiting</w:t>
+                <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), pp.545-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021542v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">The First Ant-Termite Syninclusion in Amber with CT-Scan Analysis of Taphonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Aria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lapeyrie</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520980v1</w:t>
+                <w:t xml:space="preserve">hal-01345078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Ant-Termite Syninclusion in Amber with CT-Scan Analysis of Taphonomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ede.12023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345078v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Importance of Ambient Sound Level to Characterise Anuran Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ede.12023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e78020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520984v1</w:t>
+                <w:t xml:space="preserve">mnhn-02168451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Ambient Sound Level to Characterise Anuran Habitat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Competitive masking of vibrational signals during mate searching in a treehopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Cocroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (2), pp.361-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02168451v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive masking of vibrational signals during mate searching in a treehopper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mapping extrinsic traits such as extinction risks or modelled bioclimatic niches on phylogenies: does it make sense at all?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reginald Cocroft</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2010.00324.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520988v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping extrinsic traits such as extinction risks or modelled bioclimatic niches on phylogenies: does it make sense at all?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2010.00324.x⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520994v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The phylogeny of termites (Dictyoptera : Isoptera) based on mitochondrial and nuclear markers : implications for the evolution of the worker and pseudergate castes, and foraging behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bordereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Maria Cancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (2), pp.615-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
+                <w:t xml:space="preserve">hal-00451097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of termites (Dictyoptera : Isoptera) based on mitochondrial and nuclear markers : implications for the evolution of the worker and pseudergate castes, and foraging behaviors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.04.017⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (4), pp.853-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00451097v1</w:t>
+                <w:t xml:space="preserve">hal-02521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02521782v1</w:t>
+                <w:t xml:space="preserve">hal-00173770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.602-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8039,1526 +7957,1526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social brain of termites: investigating gene co-expression network in the Blattodea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Aumont</w:t>
+                <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Mikhailova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ales Bucek</w:t>
+                <w:t xml:space="preserve">Bertrand Fouks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04894186v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04894136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blattodea diversification during the Angiosperm Revolution: insights from their rich fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gi-Soo Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip C.J. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04894136v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04894107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blattodea diversification during the Angiosperm Revolution: insights from their rich fossil record</w:t>
+                <w:t xml:space="preserve">Bayesian modelling approaches clarify the evolutionary timing and diversification patterns of Hymenoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent S Perrichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fossil Insects, Arthropods and Amber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04894107v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04567627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling approaches clarify the evolutionary timing and diversification patterns of Hymenoptera</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delapré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fossil Insects, Arthropods and Amber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Xi’an, China</w:t>
+              <w:t xml:space="preserve">International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04567627v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">The social brain of termites: investigating gene co-expression network in the Blattodea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mikhailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Audiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Bucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04894214v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04894186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in wood-eating cockroaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Transposable Elements in the emergence of novel phenotypes in Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh B. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josh B. Benoit</w:t>
+                <w:t xml:space="preserve">Emily C. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily C. Jennings</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark C. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blattodea phylogenetics for the study of their evolution: recent advances and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the origin of old lineages in New Caledonia: a geologically-informed test of the island-hopping hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of behavior: We should move on to apply the homology criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXth Meeting of the Willi Hennig Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willi Hennig Society, Jul 2010, São José do Rio Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OaxacaPhylogenetic analysis of non_stereotyped behavioral sequences: from successive event_pairing method to direct optimization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termites phylogeny and caste evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whiting Mt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whiting Mt</w:t>
+                <w:t xml:space="preserve">C. Bordereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bordereau</w:t>
+                <w:t xml:space="preserve">Cancello Em</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evans Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9568,105 +9486,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic tests of evolutionary scenarios in interdisciplinary studies: improving the protocol design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity. Sorbonne Université (Paris IV), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04047883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9813,51 +9731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Oyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio &#193;lvarez-Parra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marshall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05198677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A Evangelista" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Gilchrist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O&#8217;meara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02409-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancheng Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Engel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boderau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05283283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald-L&#8217;or Nyame Mbia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belmond Biram &#192; Ngon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.946.2615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04679638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hellemans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Romero Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duur K Aanen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51028-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04501144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317795121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04059196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brazidec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e96737" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-023-00609-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poggi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03870088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixac017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35284-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03585443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.5.1.3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03206264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mar&#233;chal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03887491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03272797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.3.12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Fujita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2076" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur Kohli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104410" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02168451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marting" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Cocroft" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.11.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRZXZHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894186v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mikhailova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Audiso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourguignon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Bucek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi-Soo Nam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C.J. Donoghue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04567627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Perrichot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894027v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Oyama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio &#193;lvarez-Parra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancheng Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Engel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boderau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05198677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A Evangelista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Gilchrist" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O&#8217;meara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02409-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05283283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzaf011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05156152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marshall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald-L&#8217;or Nyame Mbia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belmond Biram &#192; Ngon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.946.2615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04679638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hellemans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Romero Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duur K Aanen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51028-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04501144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317795121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-023-00609-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04059196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brazidec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e96737" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03585443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.5.1.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03870088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isd/ixac017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03889571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35284-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03887491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/rsz.0077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03206264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03272797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.3.12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Donath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Fujita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2076" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur Kohli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.05.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aria" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Legendre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104410" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02168451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520988v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marting" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Cocroft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.11.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSRZXZHF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi-Soo Nam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C.J. Donoghue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04567627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Perrichot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894186v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aumont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mikhailova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Audiso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourguignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Bucek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894027v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047883v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>